--- v11 (2026-09-10)
+++ v12 (2026-09-30)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30430"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DF2FDF9A-0505-4C4C-A9D6-AB7FF8A03118}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3FC83B72-A466-4FA8-A3D2-C3278BC466B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="57480" yWindow="-1605" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="62205" yWindow="1290" windowWidth="21600" windowHeight="11175" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="425" uniqueCount="415">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -1029,51 +1029,51 @@
   <si>
     <t>Niittyläntie 2, 63700 ÄHTÄRI</t>
   </si>
   <si>
     <t>5276 NOSTO TOKMANNI IVALO</t>
   </si>
   <si>
     <t>Neitamontie 2, 99800 IVALO</t>
   </si>
   <si>
     <t>5278 NOSTO TOKMANNI VANHAKYLÄ LOVIISA</t>
   </si>
   <si>
     <t>Heskerintie 17, 07740 PERNAJAN VANHAKYLÄ</t>
   </si>
   <si>
     <t>5279 NOSTO KAUPPAKESKUS KAARI HELSINKI</t>
   </si>
   <si>
     <t>Kantelettarentie 1, 00420 HELSINKI</t>
   </si>
   <si>
     <t>5280 NOSTO CARLSON MIKKELI</t>
   </si>
   <si>
-    <t>MIKKELI, 50100 MIKKELI</t>
+    <t>Hallituskatu 6, 50100 MIKKELI</t>
   </si>
   <si>
     <t>5281 NOSTO CARLSON KUOPIO</t>
   </si>
   <si>
     <t>Kauppakatu 36, 70110 KUOPIO</t>
   </si>
   <si>
     <t>5282 NOSTO LIDL PETONEN KUOPIO</t>
   </si>
   <si>
     <t>Petosentie 4, 70820 KUOPIO</t>
   </si>
   <si>
     <t>5283 NOSTO K-SUPERMARKET KNUUTILANKANGAS</t>
   </si>
   <si>
     <t>Knuutilankankaantie 1, 90240 OULU</t>
   </si>
   <si>
     <t>5284 NOSTO KAUPPAKESKUS ISOKRISTIINA LAPPEENRANTA</t>
   </si>
   <si>
     <t>Brahenkatu 5, 53100 LAPPEENRANTA</t>
   </si>
@@ -1182,75 +1182,129 @@
   <si>
     <t>Vantaanlaaksontie 34, 01670 VANTAA</t>
   </si>
   <si>
     <t>5306 NOSTO KAUPPAKESKUS KAMPPI 1.KRS HELSINKI</t>
   </si>
   <si>
     <t>Urho Kekkosen katu 1, 00100 HELSINKI</t>
   </si>
   <si>
     <t>5307 NOSTO HALPA-HALLI NIVALA</t>
   </si>
   <si>
     <t>Toritie 20, 85500 NIVALA</t>
   </si>
   <si>
     <t>5308 NOSTO LIIKEKESKUS SITRATORI KANNELMÄKI</t>
   </si>
   <si>
     <t>Sitratori 5, 00420 HELSINKI</t>
   </si>
   <si>
     <t>5309 NOSTO VÄHÄKYRÖN APTEEKKI</t>
   </si>
   <si>
-    <t>VÄHÄKYRÖ, 66500 VÄHÄKYRÖ</t>
+    <t>Heikkiläntie 1, 66500 VÄHÄKYRÖ</t>
   </si>
   <si>
     <t>5310 NOSTO LIIKETILA KOSKENALANTIE 5 SEINÄJOKI</t>
   </si>
   <si>
     <t>Koskenalantie 5, 60220 SEINÄJOKI</t>
   </si>
   <si>
     <t>5311 NOSTO LIIKETILA KAINUUNTIE 26 SOTKAMO</t>
   </si>
   <si>
     <t>Kainuuntie 26, 88600 SOTKAMO</t>
   </si>
   <si>
     <t>5312 NOSTO HALPA-HALLI KAUHAJOKI</t>
   </si>
   <si>
     <t>Ostajantie 1, 61800 KAUHAJOKI</t>
   </si>
   <si>
     <t>5313 NOSTO HALPA-HALLI ALAHÄRMÄ</t>
   </si>
   <si>
     <t>Härmäntie 2, 62300 HÄRMÄ</t>
+  </si>
+  <si>
+    <t>5315 NOSTO LIDL KORSO VANTAA</t>
+  </si>
+  <si>
+    <t>Murmelikuja 11, 01480 VANTAA</t>
+  </si>
+  <si>
+    <t>5316 NOSTO KAUPPAKESKUS GOODMAN P1</t>
+  </si>
+  <si>
+    <t>Kaivokatu 7, 13100 HÄMEENLINNA</t>
+  </si>
+  <si>
+    <t>5317 NOSTO TOKMANNI NURMIJÄRVI</t>
+  </si>
+  <si>
+    <t>Sairaalantie 3, 01900 NURMIJÄRVI</t>
+  </si>
+  <si>
+    <t>5318 NOSTO LIIKETILA VEIKKOLAN TORI</t>
+  </si>
+  <si>
+    <t>Koskentie 3, 02880 VEIKKOLA</t>
+  </si>
+  <si>
+    <t>5319 NOSTO KAUPPAKESKUS TRIO LAHTI</t>
+  </si>
+  <si>
+    <t>Aleksanterinkatu 18, 15140 LAHTI</t>
+  </si>
+  <si>
+    <t>5323 NOSTO K-MARKET SÄRKILAHTI KUOPIO</t>
+  </si>
+  <si>
+    <t>Särkilahdenkatu 6, 70700 KUOPIO</t>
+  </si>
+  <si>
+    <t>5324 NOSTO K-MARKET PIHLAJALAAKSO KUOPIO</t>
+  </si>
+  <si>
+    <t>Poukamankatu 6, 70340 KUOPIO</t>
+  </si>
+  <si>
+    <t>5325 NOSTO K-MARKET LOUHELA VANTAA</t>
+  </si>
+  <si>
+    <t>Louhelantie 3, 01600 VANTAA</t>
+  </si>
+  <si>
+    <t>5327 NOSTO K-MARKET MELLUNMÄKI HELSINKI</t>
+  </si>
+  <si>
+    <t>Rukatunturintie 2, 00970 HELSINKI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1550,54 +1604,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E202"/>
+  <dimension ref="A1:E211"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A166" workbookViewId="0">
-      <selection activeCell="H19" sqref="H19"/>
+    <sheetView tabSelected="1" topLeftCell="A193" workbookViewId="0">
+      <selection activeCell="K206" sqref="K206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>5100</v>
       </c>
@@ -4476,54 +4530,54 @@
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
         <v>60.2366679</v>
       </c>
       <c r="E171">
         <v>24.892643799999998</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A172">
         <v>5280</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
         <v>337</v>
       </c>
       <c r="D172">
-        <v>61.693673199999999</v>
+        <v>61.688744</v>
       </c>
       <c r="E172">
-        <v>27.263938400000001</v>
+        <v>27.269435300000001</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A173">
         <v>5281</v>
       </c>
       <c r="B173" t="s">
         <v>338</v>
       </c>
       <c r="C173" t="s">
         <v>339</v>
       </c>
       <c r="D173">
         <v>62.891219399999997</v>
       </c>
       <c r="E173">
         <v>27.6756159</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A174">
         <v>5282</v>
       </c>
       <c r="B174" t="s">
         <v>340</v>
@@ -4918,54 +4972,54 @@
       </c>
       <c r="B197" t="s">
         <v>385</v>
       </c>
       <c r="C197" t="s">
         <v>386</v>
       </c>
       <c r="D197">
         <v>60.239249100000002</v>
       </c>
       <c r="E197">
         <v>24.8753472</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A198">
         <v>5309</v>
       </c>
       <c r="B198" t="s">
         <v>387</v>
       </c>
       <c r="C198" t="s">
         <v>388</v>
       </c>
       <c r="D198">
-        <v>63.0563523</v>
+        <v>63.054612599999999</v>
       </c>
       <c r="E198">
-        <v>22.105817800000001</v>
+        <v>22.107357</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A199">
         <v>5310</v>
       </c>
       <c r="B199" t="s">
         <v>389</v>
       </c>
       <c r="C199" t="s">
         <v>390</v>
       </c>
       <c r="D199">
         <v>62.777654300000002</v>
       </c>
       <c r="E199">
         <v>22.829285200000001</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A200">
         <v>5311</v>
       </c>
       <c r="B200" t="s">
         <v>391</v>
@@ -4990,50 +5044,203 @@
       <c r="C201" t="s">
         <v>394</v>
       </c>
       <c r="D201">
         <v>62.432202199999999</v>
       </c>
       <c r="E201">
         <v>22.180320300000002</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A202">
         <v>5313</v>
       </c>
       <c r="B202" t="s">
         <v>395</v>
       </c>
       <c r="C202" t="s">
         <v>396</v>
       </c>
       <c r="D202">
         <v>63.239006000000003</v>
       </c>
       <c r="E202">
         <v>22.845099000000001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A203">
+        <v>5315</v>
+      </c>
+      <c r="B203" t="s">
+        <v>397</v>
+      </c>
+      <c r="C203" t="s">
+        <v>398</v>
+      </c>
+      <c r="D203">
+        <v>60.3453363</v>
+      </c>
+      <c r="E203">
+        <v>25.106053299999999</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A204">
+        <v>5316</v>
+      </c>
+      <c r="B204" t="s">
+        <v>399</v>
+      </c>
+      <c r="C204" t="s">
+        <v>400</v>
+      </c>
+      <c r="D204">
+        <v>60.994409400000002</v>
+      </c>
+      <c r="E204">
+        <v>24.456910700000002</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A205">
+        <v>5317</v>
+      </c>
+      <c r="B205" t="s">
+        <v>401</v>
+      </c>
+      <c r="C205" t="s">
+        <v>402</v>
+      </c>
+      <c r="D205">
+        <v>60.467339099999997</v>
+      </c>
+      <c r="E205">
+        <v>24.806087699999999</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A206">
+        <v>5318</v>
+      </c>
+      <c r="B206" t="s">
+        <v>403</v>
+      </c>
+      <c r="C206" t="s">
+        <v>404</v>
+      </c>
+      <c r="D206">
+        <v>60.2694659</v>
+      </c>
+      <c r="E206">
+        <v>24.442831200000001</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A207">
+        <v>5319</v>
+      </c>
+      <c r="B207" t="s">
+        <v>405</v>
+      </c>
+      <c r="C207" t="s">
+        <v>406</v>
+      </c>
+      <c r="D207">
+        <v>60.982982999999997</v>
+      </c>
+      <c r="E207">
+        <v>25.6631505</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A208">
+        <v>5323</v>
+      </c>
+      <c r="B208" t="s">
+        <v>407</v>
+      </c>
+      <c r="C208" t="s">
+        <v>408</v>
+      </c>
+      <c r="D208">
+        <v>62.869876099999999</v>
+      </c>
+      <c r="E208">
+        <v>27.634607599999999</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A209">
+        <v>5324</v>
+      </c>
+      <c r="B209" t="s">
+        <v>409</v>
+      </c>
+      <c r="C209" t="s">
+        <v>410</v>
+      </c>
+      <c r="D209">
+        <v>62.920453700000003</v>
+      </c>
+      <c r="E209">
+        <v>27.673452900000001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A210">
+        <v>5325</v>
+      </c>
+      <c r="B210" t="s">
+        <v>411</v>
+      </c>
+      <c r="C210" t="s">
+        <v>412</v>
+      </c>
+      <c r="D210">
+        <v>60.2710747</v>
+      </c>
+      <c r="E210">
+        <v>24.8564753</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A211">
+        <v>5327</v>
+      </c>
+      <c r="B211" t="s">
+        <v>413</v>
+      </c>
+      <c r="C211" t="s">
+        <v>414</v>
+      </c>
+      <c r="D211">
+        <v>60.231620700000001</v>
+      </c>
+      <c r="E211">
+        <v>25.127492799999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>