--- v4 (2026-03-15)
+++ v5 (2026-05-04)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8EFF4B90-631C-4EA4-A00A-B79BA6C71D80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C94576BF-E9B7-4AE6-AA4F-ADAE9B48E1FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1365" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="339">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -90,53 +90,50 @@
   <si>
     <t>Ensimmäinen Linja, 20100 TURKU</t>
   </si>
   <si>
     <t>5106 NOSTO VIKING GABRIELLA</t>
   </si>
   <si>
     <t>Katajanokanlaituri 8, 00160 HELSINKI</t>
   </si>
   <si>
     <t>5107 NOSTO OLYMPIARANTA</t>
   </si>
   <si>
     <t>Olympiaranta 1, 00140 HELSINKI</t>
   </si>
   <si>
     <t>5108 NOSTO SAMMONKATU KAJAANI</t>
   </si>
   <si>
     <t>Sammonkatu 13, 87100 KAJAANI</t>
   </si>
   <si>
     <t>5109 NOSTO KATAJANOKKA TERMINAALI 1ST. FLOOR</t>
   </si>
   <si>
-    <t>5110 NOSTO KATAJANOKKA TERMINAALI 2ND FLOOR</t>
-[...1 lines deleted...]
-  <si>
     <t>5111 NOSTO ECKERÖ LINE M/S FINLANDIA</t>
   </si>
   <si>
     <t>Tyynenmerenkatu 14, 00180 HELSINKI</t>
   </si>
   <si>
     <t>5112 NOSTO CUBE1 NF1 TOKMANNI LIELAHTI</t>
   </si>
   <si>
     <t>Harjuntausta 14, 33400 TAMPERE</t>
   </si>
   <si>
     <t>5113 NOSTO CUBE1 NF2 TOKMANNI LIELAHTI</t>
   </si>
   <si>
     <t>5114 NOSTO DUO HERVANTA TAMPERE</t>
   </si>
   <si>
     <t>Pietilänkatu 2, 33720 TAMPERE</t>
   </si>
   <si>
     <t>5115 NOSTO TAMMELA STADION TAMPERE</t>
   </si>
   <si>
     <t>Tammelankatu 25, 33500 TAMPERE</t>
@@ -297,56 +294,50 @@
   <si>
     <t>5143 NOSTO LIDL PAKILA HELSINKI</t>
   </si>
   <si>
     <t>Pakilantie 46-48, 00660 HELSINKI</t>
   </si>
   <si>
     <t>5144 NOSTO LIDL  JANKA TAMPERE</t>
   </si>
   <si>
     <t>Sammon Valtatie 16, 33700 TAMPERE</t>
   </si>
   <si>
     <t>5145 NOSTO LIDL KÄRSÄMÄKI TURKU</t>
   </si>
   <si>
     <t>Kärsämäentie 2, 20300 TURKU</t>
   </si>
   <si>
     <t>5146 NOSTO LIDL RAISIO</t>
   </si>
   <si>
     <t>Kyläpajankatu 12, 21200 RAISIO</t>
   </si>
   <si>
-    <t>5147 NOSTO LIDL JANAKKALA</t>
-[...4 lines deleted...]
-  <si>
     <t>5148 NOSTO LIDL ORIMATTILA</t>
   </si>
   <si>
     <t>Niementie 1, 16300 ORIMATTILA</t>
   </si>
   <si>
     <t>5149 NOSTO LIDL JÄRVENPÄÄ</t>
   </si>
   <si>
     <t>Kinnarinkatu 6, 04430 JÄRVENPÄÄ</t>
   </si>
   <si>
     <t>5150 NOSTO LIDL NIITTYKUMPU ESPOO</t>
   </si>
   <si>
     <t>Niittymaantie 2, 02200 ESPOO</t>
   </si>
   <si>
     <t>5151 NOSTO TRIPLA ASEMA 1</t>
   </si>
   <si>
     <t>Pasilan Asema-Aukio 1, 00520 HELSINKI</t>
   </si>
   <si>
     <t>5152 NOSTO TRIPLA ASEMA 2</t>
@@ -411,56 +402,50 @@
   <si>
     <t>5165 NOSTO KOSKIKARTANO HÄMEENKOSKI</t>
   </si>
   <si>
     <t>Tampereentie 636, 16800 HÄMEENKOSKI</t>
   </si>
   <si>
     <t>5166 NOSTO UUDENMAANKATU HYVINKÄÄ</t>
   </si>
   <si>
     <t>Uudenmaankatu 67, 05830 HYVINKÄÄ</t>
   </si>
   <si>
     <t>5167 NOSTO NURMIJÄRVI</t>
   </si>
   <si>
     <t>Keskustie 6, 01900 NURMIJÄRVI</t>
   </si>
   <si>
     <t>5168 NOSTO PYHÄNNÄN LIIKEKESKUS</t>
   </si>
   <si>
     <t>Kairantie 5, 92930 PYHÄNTÄ</t>
   </si>
   <si>
-    <t>5169 NOSTO RAJAMARKET VAALIMAA</t>
-[...4 lines deleted...]
-  <si>
     <t>5170 NOSTO LUMIJOKI</t>
   </si>
   <si>
     <t>Lumijoentie 1226, 91980 LUMIJOKI</t>
   </si>
   <si>
     <t>5171 NOSTO K-MARKET TOLSA KIRKKONUMMI</t>
   </si>
   <si>
     <t>Tolsantie 16, 02400 KIRKKONUMMI</t>
   </si>
   <si>
     <t>5172 NOSTO HAILUODON KUNNANTALO</t>
   </si>
   <si>
     <t>Luovontie 176, 90480 HAILUOTO</t>
   </si>
   <si>
     <t>5173 NOSTO K-MARKET ISPO TURKU</t>
   </si>
   <si>
     <t>Rätiälänkatu 24, 20810 TURKU</t>
   </si>
   <si>
     <t>5174 NOSTO KAUPPAKESKUS KUMPARE RUKA</t>
@@ -537,54 +522,54 @@
   <si>
     <t>5186 NOSTO K-SUPERMARKET DERBY ESPOO</t>
   </si>
   <si>
     <t>Kalkkipellontie 2, 02650 ESPOO</t>
   </si>
   <si>
     <t>5187 NOSTO K-SUPERMARKET KUNKKU ESPOO</t>
   </si>
   <si>
     <t>Teirinsyrjä 2 b, 02770 ESPOO</t>
   </si>
   <si>
     <t>5188 NOSTO K-MARKET AMERINKULMA HELSINKI</t>
   </si>
   <si>
     <t>Mäkelänkatu 87, 00610 HELSINKI</t>
   </si>
   <si>
     <t>5189 NOSTO K-SUPERMARKET SÄKYLÄ</t>
   </si>
   <si>
     <t>Palomiehentie 9, 27800 SÄKYLÄ</t>
   </si>
   <si>
-    <t>5190 NOSTO K-SUPERMARKET VATTUNIEMI HELSINKI</t>
-[...2 lines deleted...]
-    <t>Kiviaidankatu 2, 00210 HELSINKI</t>
+    <t>5190 NOSTO KAUPPAKESKUS REDI HELSINKI</t>
+  </si>
+  <si>
+    <t>Hermannin rantatie 5, 00580 HELSINKI</t>
   </si>
   <si>
     <t>5191 NOSTO K-SUPERMARKET VIEREMÄ HYVINKÄÄ</t>
   </si>
   <si>
     <t>Riihimäenkatu 10, 05900 HYVINKÄÄ</t>
   </si>
   <si>
     <t>5192 NOSTO MALMI HELSINKI</t>
   </si>
   <si>
     <t>Kirkonkyläntie 5, 00700 HELSINKI</t>
   </si>
   <si>
     <t>5193 NOSTO LIDL JOKINIEMI VANTAA</t>
   </si>
   <si>
     <t>Lauri Korpisen katu 9, 01370 VANTAA</t>
   </si>
   <si>
     <t>5194 NOSTO K-MARKET PYHÄTUNTURI</t>
   </si>
   <si>
     <t>Kultakeronkatu 4, 98530 PYHÄTUNTURI</t>
   </si>
@@ -633,56 +618,50 @@
   <si>
     <t>5202 NOSTO TUURIN KYLÄKAUPPA</t>
   </si>
   <si>
     <t>Onnentie 7, 63610 TUURI</t>
   </si>
   <si>
     <t>5203 NOSTO DIXI ASEMASILTA VANTAA</t>
   </si>
   <si>
     <t>Ratatie 11, 01300 VANTAA</t>
   </si>
   <si>
     <t>5204 NOSTO KUULANKULMA ALAVUS</t>
   </si>
   <si>
     <t>Kuulantie 1, 63300 ALAVUS</t>
   </si>
   <si>
     <t>5205 NOSTO LIDL SEINÄJOKI</t>
   </si>
   <si>
     <t>Verkatehtaankatu 12, 60100 SEINÄJOKI</t>
   </si>
   <si>
-    <t>5206 NOSTO KAUPPAKESKUS HERTSI HELSINKI</t>
-[...4 lines deleted...]
-  <si>
     <t>5207 NOSTO HALPA-HALLI PORI</t>
   </si>
   <si>
     <t>Paanakedonkatu 22, 28100 PORI</t>
   </si>
   <si>
     <t>5208 NOSTO HALPA-HALLI VAASA</t>
   </si>
   <si>
     <t>Laturintie 6, 65100 VAASA</t>
   </si>
   <si>
     <t>5209 NOSTO HALPA-HALLI KOKKOLA</t>
   </si>
   <si>
     <t>Tehtaankatu 1, 67100 KOKKOLA</t>
   </si>
   <si>
     <t>5210 NOSTO HALPA-HALLI YLIVIESKA</t>
   </si>
   <si>
     <t>Rautatiekatu 11, 84100 YLIVIESKA</t>
   </si>
   <si>
     <t>5211 NOSTO HALPA-HALLI MUURAME</t>
@@ -711,56 +690,50 @@
   <si>
     <t>5215 NOSTO HALPA-HALLI LAPUA</t>
   </si>
   <si>
     <t>Lassilantie 15, 62100 LAPUA</t>
   </si>
   <si>
     <t>5218 NOSTO LIDL HOLLOLA</t>
   </si>
   <si>
     <t>Terveystie 49, 15860 HOLLOLA</t>
   </si>
   <si>
     <t>5219 NOSTO LIDL HEINOLA</t>
   </si>
   <si>
     <t>Siltakatu 21, 18100 HEINOLA</t>
   </si>
   <si>
     <t>5220 NOSTO LIDL LAUNE LAHTI</t>
   </si>
   <si>
     <t>Launeenkatu 86, 15610 LAHTI</t>
   </si>
   <si>
-    <t>5221 NOSTO METRO HAKANIEMI</t>
-[...4 lines deleted...]
-  <si>
     <t>5222 NOSTO LIDL KUUSANKOSKI KOUVOLA</t>
   </si>
   <si>
     <t>Sepäntie 2, 45700 KUUSANKOSKI</t>
   </si>
   <si>
     <t>5223 NOSTO LIDL TORNIONMÄKI KOUVOLA</t>
   </si>
   <si>
     <t>Lehtomäenkatu 1, 45200 KOUVOLA</t>
   </si>
   <si>
     <t>5224 NOSTO LIDL KELLOMÄKI KOUVOLA</t>
   </si>
   <si>
     <t>Laturinkatu 1, 45130 KOUVOLA</t>
   </si>
   <si>
     <t>5225 NOSTO LIDL NASTOLA</t>
   </si>
   <si>
     <t>Kauppakaari 1, 15560 NASTOLA</t>
   </si>
   <si>
     <t>5226 NOSTO ST1 KYLÄSEPPÄ PETÄJÄVESI</t>
@@ -969,66 +942,141 @@
   <si>
     <t>5266 NOSTO HÖYHTYÄN OSTOSKESKUS</t>
   </si>
   <si>
     <t>Latokartanontie 1, 90150 OULU</t>
   </si>
   <si>
     <t>5268 NOSTO HALPA-HALLI SIILINJÄRVI</t>
   </si>
   <si>
     <t>Siilinkoskentie 1, 71800 SIILINJÄRVI</t>
   </si>
   <si>
     <t>5269 NOSTO HALPA-HALLI KALAJOKI</t>
   </si>
   <si>
     <t>Kalajoentie 1, 85100 KALAJOKI</t>
   </si>
   <si>
     <t>5270 NOSTO PALOKKA RAIVAAJANTIE 1</t>
   </si>
   <si>
     <t>Raivaajantie 1, 40270 PALOKKA</t>
   </si>
   <si>
+    <t>5271 NOSTO PADASJOKI KAUPPATIE 1</t>
+  </si>
+  <si>
+    <t>Kauppatie 1, 17500 PADASJOKI</t>
+  </si>
+  <si>
+    <t>5272 NOSTO YLISTARO KAUKOLANRAITTI 3</t>
+  </si>
+  <si>
+    <t>Kaukolanraitti 3, 61400 YLISTARO</t>
+  </si>
+  <si>
+    <t>5273 NOSTO KOUVOLA MADEKUJA 2</t>
+  </si>
+  <si>
+    <t>Madekuja 2, 45160 KOUVOLA</t>
+  </si>
+  <si>
     <t>5274 NOSTO LIDL VARKAUS</t>
   </si>
   <si>
     <t>Kauppakatu 74, 78200 VARKAUS</t>
   </si>
   <si>
+    <t>5278 NOSTO TOKMANNI VANHAKYLÄ LOVIISA</t>
+  </si>
+  <si>
+    <t>Heskerintie 17, 07740 PERNAJAN VANHAKYLÄ</t>
+  </si>
+  <si>
     <t>5279 NOSTO KAUPPAKESKUS KAARI HELSINKI</t>
   </si>
   <si>
     <t>Kantelettarentie 1, 00420 HELSINKI</t>
   </si>
   <si>
     <t>5282 NOSTO LIDL PETONEN KUOPIO</t>
   </si>
   <si>
     <t>Petosentie 4, 70820 KUOPIO</t>
+  </si>
+  <si>
+    <t>5283 NOSTO KAUPPAKESKUS APAJA KUOPIO</t>
+  </si>
+  <si>
+    <t>Kauppakatu 45, 70110 KUOPIO</t>
+  </si>
+  <si>
+    <t>5284 NOSTO KAUPPAKESKUS ISOKRISTIINA LAPPEENRANTA</t>
+  </si>
+  <si>
+    <t>Brahenkatu 5, 53100 LAPPEENRANTA</t>
+  </si>
+  <si>
+    <t>5285 NOSTO KAUPPAKESKUS PLAZA CENTRUM JOENSUU</t>
+  </si>
+  <si>
+    <t>Kauppakatu 29, 80100 JOENSUU</t>
+  </si>
+  <si>
+    <t>5287 NOSTO HALPA-HALLI LAIHIA</t>
+  </si>
+  <si>
+    <t>Kauppatie 4, 66400 LAIHIA</t>
+  </si>
+  <si>
+    <t>5288 NOSTO TOKMANNI SAVONLINNA</t>
+  </si>
+  <si>
+    <t>Kartanonväylä 3, 57210 SAVONLINNA</t>
+  </si>
+  <si>
+    <t>5289 NOSTO KOIVUHAAN PALVELUKESKUS KOKKOLA</t>
+  </si>
+  <si>
+    <t>Mäntynäädänkatu 6, 67800 KOKKOLA</t>
+  </si>
+  <si>
+    <t>5291 NOSTO KAUPPAKESKUS MYYRMANNI 1.KRS VANTAA</t>
+  </si>
+  <si>
+    <t>Iskoskuja 3A, 01600 VANTAA</t>
+  </si>
+  <si>
+    <t>5292 NOSTO KAUPPAKESKUS MYYRMANNI 0.KRS VANTAA</t>
+  </si>
+  <si>
+    <t>5295 NOSTO K-SUPERMARKET MASI MELLUNMÄKI HELSINKI</t>
+  </si>
+  <si>
+    <t>Pallaksentie 2, 00970 HELSINKI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1328,54 +1376,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E165"/>
+  <dimension ref="A1:E173"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A154" workbookViewId="0">
-      <selection activeCell="E165" sqref="E165"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E173" sqref="E173"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>5100</v>
       </c>
@@ -1525,2664 +1573,2800 @@
         <v>64.221979200000007</v>
       </c>
       <c r="E10">
         <v>27.7306715</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>5109</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11">
         <v>60.163824900000002</v>
       </c>
       <c r="E11">
         <v>24.967918300000001</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>5110</v>
+        <v>5111</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D12">
-        <v>60.163824900000002</v>
+        <v>60.150460799999998</v>
       </c>
       <c r="E12">
-        <v>24.967918300000001</v>
+        <v>24.915343700000001</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>5111</v>
+        <v>5112</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13">
-        <v>60.150460799999998</v>
+        <v>61.517262000000002</v>
       </c>
       <c r="E13">
-        <v>24.915343700000001</v>
+        <v>23.6671306</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>5112</v>
+        <v>5113</v>
       </c>
       <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D14">
         <v>61.517262000000002</v>
       </c>
       <c r="E14">
         <v>23.6671306</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>5113</v>
+        <v>5114</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D15">
-        <v>61.517262000000002</v>
+        <v>61.450932100000003</v>
       </c>
       <c r="E15">
-        <v>23.6671306</v>
+        <v>23.851271199999999</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>5114</v>
+        <v>5115</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D16">
-        <v>61.450932100000003</v>
+        <v>61.499877400000003</v>
       </c>
       <c r="E16">
-        <v>23.851271199999999</v>
+        <v>23.7861163</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>5115</v>
+        <v>5116</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D17">
-        <v>61.499877400000003</v>
+        <v>61.688735700000002</v>
       </c>
       <c r="E17">
-        <v>23.7861163</v>
+        <v>27.271688900000001</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>5116</v>
+        <v>5117</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D18">
-        <v>61.688735700000002</v>
+        <v>60.274397200000003</v>
       </c>
       <c r="E18">
-        <v>27.271688900000001</v>
+        <v>24.131582600000002</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>5117</v>
+        <v>5118</v>
       </c>
       <c r="B19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D19">
-        <v>60.274397200000003</v>
+        <v>62.822683599999998</v>
       </c>
       <c r="E19">
-        <v>24.131582600000002</v>
+        <v>27.605010199999999</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>5118</v>
+        <v>5119</v>
       </c>
       <c r="B20" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D20">
         <v>62.822683599999998</v>
       </c>
       <c r="E20">
         <v>27.605010199999999</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>5119</v>
+        <v>5120</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D21">
-        <v>62.822683599999998</v>
+        <v>60.154382400000003</v>
       </c>
       <c r="E21">
-        <v>27.605010199999999</v>
+        <v>24.921063199999999</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>5120</v>
+        <v>5121</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D22">
-        <v>60.154382400000003</v>
+        <v>61.5406239</v>
       </c>
       <c r="E22">
-        <v>24.921063199999999</v>
+        <v>23.938934</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>5121</v>
+        <v>5122</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D23">
-        <v>61.5406239</v>
+        <v>60.434045500000003</v>
       </c>
       <c r="E23">
-        <v>23.938934</v>
+        <v>22.222194200000001</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>5122</v>
+        <v>5123</v>
       </c>
       <c r="B24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D24">
-        <v>60.434045500000003</v>
+        <v>62.500398699999998</v>
       </c>
       <c r="E24">
-        <v>22.222194200000001</v>
+        <v>25.4378344</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>5123</v>
+        <v>5124</v>
       </c>
       <c r="B25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D25">
-        <v>62.500398699999998</v>
+        <v>60.161172700000002</v>
       </c>
       <c r="E25">
-        <v>25.4378344</v>
+        <v>24.737152600000002</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>5124</v>
+        <v>5125</v>
       </c>
       <c r="B26" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D26">
-        <v>60.161172700000002</v>
+        <v>61.475430000000003</v>
       </c>
       <c r="E26">
-        <v>24.737152600000002</v>
+        <v>23.34254</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>5125</v>
+        <v>5126</v>
       </c>
       <c r="B27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D27">
-        <v>61.475430000000003</v>
+        <v>63.243807400000001</v>
       </c>
       <c r="E27">
-        <v>23.34254</v>
+        <v>29.2538728</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>5126</v>
+        <v>5127</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C28" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D28">
-        <v>63.243807400000001</v>
+        <v>60.420078572900003</v>
       </c>
       <c r="E28">
-        <v>29.2538728</v>
+        <v>22.379617095</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>5127</v>
+        <v>5128</v>
       </c>
       <c r="B29" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C29" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D29">
-        <v>60.420078572900003</v>
+        <v>61.040704699999999</v>
       </c>
       <c r="E29">
-        <v>22.379617095</v>
+        <v>28.220239100000001</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>5128</v>
+        <v>5129</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D30">
-        <v>61.040704699999999</v>
+        <v>65.0026747</v>
       </c>
       <c r="E30">
-        <v>28.220239100000001</v>
+        <v>25.493643299999999</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>5129</v>
+        <v>5130</v>
       </c>
       <c r="B31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D31">
-        <v>65.0026747</v>
+        <v>62.289977999999998</v>
       </c>
       <c r="E31">
-        <v>25.493643299999999</v>
+        <v>25.716408999999999</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>5130</v>
+        <v>5131</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D32">
-        <v>62.289977999999998</v>
+        <v>61.049794800000001</v>
       </c>
       <c r="E32">
-        <v>25.716408999999999</v>
+        <v>28.345240700000002</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>5131</v>
+        <v>5132</v>
       </c>
       <c r="B33" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C33" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D33">
-        <v>61.049794800000001</v>
+        <v>60.161619100000003</v>
       </c>
       <c r="E33">
-        <v>28.345240700000002</v>
+        <v>24.957273300000001</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>5132</v>
+        <v>5133</v>
       </c>
       <c r="B34" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D34">
-        <v>60.161619100000003</v>
+        <v>60.435324399999999</v>
       </c>
       <c r="E34">
-        <v>24.957273300000001</v>
+        <v>22.2198289</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>5133</v>
+        <v>5134</v>
       </c>
       <c r="B35" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C35" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D35">
-        <v>60.435324399999999</v>
+        <v>60.160811699999996</v>
       </c>
       <c r="E35">
-        <v>22.2198289</v>
+        <v>24.958891600000001</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>5134</v>
+        <v>5136</v>
       </c>
       <c r="B36" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C36" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D36">
-        <v>60.160811699999996</v>
+        <v>62.307298799999998</v>
       </c>
       <c r="E36">
-        <v>24.958891600000001</v>
+        <v>21.7047268</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>5136</v>
+        <v>5137</v>
       </c>
       <c r="B37" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C37" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D37">
-        <v>62.307298799999998</v>
+        <v>61.485038600000003</v>
       </c>
       <c r="E37">
-        <v>21.7047268</v>
+        <v>21.8105747</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>5137</v>
+        <v>5138</v>
       </c>
       <c r="B38" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C38" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D38">
-        <v>61.485038600000003</v>
+        <v>60.472628200000003</v>
       </c>
       <c r="E38">
-        <v>21.8105747</v>
+        <v>22.2223629</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>5138</v>
+        <v>5139</v>
       </c>
       <c r="B39" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C39" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D39">
-        <v>60.472628200000003</v>
+        <v>62.476347199999999</v>
       </c>
       <c r="E39">
-        <v>22.2223629</v>
+        <v>21.3952144</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>5139</v>
+        <v>5140</v>
       </c>
       <c r="B40" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C40" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D40">
-        <v>62.476347199999999</v>
+        <v>60.119250052300004</v>
       </c>
       <c r="E40">
-        <v>21.3952144</v>
+        <v>24.435245990799999</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>5140</v>
+        <v>5141</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D41">
-        <v>60.119250052300004</v>
+        <v>60.996813699999997</v>
       </c>
       <c r="E41">
-        <v>24.435245990799999</v>
+        <v>25.667072000000001</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>5141</v>
+        <v>5142</v>
       </c>
       <c r="B42" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C42" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D42">
-        <v>60.996813699999997</v>
+        <v>65.080176199999997</v>
       </c>
       <c r="E42">
-        <v>25.667072000000001</v>
+        <v>25.405642100000001</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>5142</v>
+        <v>5143</v>
       </c>
       <c r="B43" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C43" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D43">
-        <v>65.080176199999997</v>
+        <v>60.236528399999997</v>
       </c>
       <c r="E43">
-        <v>25.405642100000001</v>
+        <v>24.928752200000002</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>5143</v>
+        <v>5144</v>
       </c>
       <c r="B44" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C44" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D44">
-        <v>60.236528399999997</v>
+        <v>61.491923800000002</v>
       </c>
       <c r="E44">
-        <v>24.928752200000002</v>
+        <v>23.843215499999999</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>5144</v>
+        <v>5145</v>
       </c>
       <c r="B45" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C45" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D45">
-        <v>61.491923800000002</v>
+        <v>60.473445900000002</v>
       </c>
       <c r="E45">
-        <v>23.843215499999999</v>
+        <v>22.2824353</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46">
-        <v>5145</v>
+        <v>5146</v>
       </c>
       <c r="B46" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C46" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D46">
-        <v>60.473445900000002</v>
+        <v>60.479890400000002</v>
       </c>
       <c r="E46">
-        <v>22.2824353</v>
+        <v>22.160651999999999</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>5146</v>
+        <v>5148</v>
       </c>
       <c r="B47" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C47" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D47">
-        <v>60.479890400000002</v>
+        <v>60.806557699999999</v>
       </c>
       <c r="E47">
-        <v>22.160651999999999</v>
+        <v>25.728001299999999</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>5147</v>
+        <v>5149</v>
       </c>
       <c r="B48" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C48" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D48">
-        <v>60.920088700000001</v>
+        <v>60.475201400000003</v>
       </c>
       <c r="E48">
-        <v>24.6460045</v>
+        <v>25.111871300000001</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>5148</v>
+        <v>5150</v>
       </c>
       <c r="B49" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C49" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D49">
-        <v>60.806557699999999</v>
+        <v>60.170575700000001</v>
       </c>
       <c r="E49">
-        <v>25.728001299999999</v>
+        <v>24.774350999999999</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>5149</v>
+        <v>5151</v>
       </c>
       <c r="B50" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C50" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D50">
-        <v>60.475201400000003</v>
+        <v>60.198481000000001</v>
       </c>
       <c r="E50">
-        <v>25.111871300000001</v>
+        <v>24.9314377</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>5150</v>
+        <v>5152</v>
       </c>
       <c r="B51" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" t="s">
         <v>99</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
-        <v>60.170575700000001</v>
+        <v>60.198481000000001</v>
       </c>
       <c r="E51">
-        <v>24.774350999999999</v>
+        <v>24.9314377</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52">
-        <v>5151</v>
+        <v>5153</v>
       </c>
       <c r="B52" t="s">
         <v>101</v>
       </c>
       <c r="C52" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="D52">
         <v>60.198481000000001</v>
       </c>
       <c r="E52">
         <v>24.9314377</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>5152</v>
+        <v>5154</v>
       </c>
       <c r="B53" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" t="s">
         <v>103</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53">
-        <v>60.198481000000001</v>
+        <v>60.197950900000002</v>
       </c>
       <c r="E53">
-        <v>24.9314377</v>
+        <v>24.928605900000001</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54">
-        <v>5153</v>
+        <v>5155</v>
       </c>
       <c r="B54" t="s">
         <v>104</v>
       </c>
       <c r="C54" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D54">
-        <v>60.198481000000001</v>
+        <v>60.197950900000002</v>
       </c>
       <c r="E54">
-        <v>24.9314377</v>
+        <v>24.928605900000001</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55">
-        <v>5154</v>
+        <v>5156</v>
       </c>
       <c r="B55" t="s">
         <v>105</v>
       </c>
       <c r="C55" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D55">
         <v>60.197950900000002</v>
       </c>
       <c r="E55">
         <v>24.928605900000001</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56">
-        <v>5155</v>
+        <v>5157</v>
       </c>
       <c r="B56" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C56" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="D56">
         <v>60.197950900000002</v>
       </c>
       <c r="E56">
         <v>24.928605900000001</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57">
-        <v>5156</v>
+        <v>5158</v>
       </c>
       <c r="B57" t="s">
+        <v>107</v>
+      </c>
+      <c r="C57" t="s">
         <v>108</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
-        <v>60.197950900000002</v>
+        <v>60.446208499999997</v>
       </c>
       <c r="E57">
-        <v>24.928605900000001</v>
+        <v>22.226171900000001</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58">
-        <v>5157</v>
+        <v>5159</v>
       </c>
       <c r="B58" t="s">
         <v>109</v>
       </c>
       <c r="C58" t="s">
-        <v>106</v>
+        <v>41</v>
       </c>
       <c r="D58">
-        <v>60.197950900000002</v>
+        <v>60.154382400000003</v>
       </c>
       <c r="E58">
-        <v>24.928605900000001</v>
+        <v>24.921063199999999</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>5158</v>
+        <v>5160</v>
       </c>
       <c r="B59" t="s">
         <v>110</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
-        <v>60.446208499999997</v>
+        <v>60.402980999999997</v>
       </c>
       <c r="E59">
-        <v>22.226171900000001</v>
+        <v>25.099388000000001</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>5159</v>
+        <v>5161</v>
       </c>
       <c r="B60" t="s">
         <v>112</v>
       </c>
       <c r="C60" t="s">
-        <v>42</v>
+        <v>113</v>
       </c>
       <c r="D60">
-        <v>60.154382400000003</v>
+        <v>62.791667400000001</v>
       </c>
       <c r="E60">
-        <v>24.921063199999999</v>
+        <v>22.840806700000002</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61">
-        <v>5160</v>
+        <v>5162</v>
       </c>
       <c r="B61" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C61" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D61">
-        <v>60.402980999999997</v>
+        <v>61.059176399999998</v>
       </c>
       <c r="E61">
-        <v>25.099388000000001</v>
+        <v>28.1849782</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62">
-        <v>5161</v>
+        <v>5163</v>
       </c>
       <c r="B62" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C62" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D62">
-        <v>62.791667400000001</v>
+        <v>61.357661999999998</v>
       </c>
       <c r="E62">
-        <v>22.840806700000002</v>
+        <v>23.7959715</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63">
-        <v>5162</v>
+        <v>5164</v>
       </c>
       <c r="B63" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C63" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D63">
-        <v>61.059176399999998</v>
+        <v>62.897718699999999</v>
       </c>
       <c r="E63">
-        <v>28.1849782</v>
+        <v>27.681401999999999</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64">
-        <v>5163</v>
+        <v>5165</v>
       </c>
       <c r="B64" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C64" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D64">
-        <v>61.357661999999998</v>
+        <v>61.017903099999998</v>
       </c>
       <c r="E64">
-        <v>23.7959715</v>
+        <v>25.156925900000001</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65">
-        <v>5164</v>
+        <v>5166</v>
       </c>
       <c r="B65" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C65" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D65">
-        <v>62.897718699999999</v>
+        <v>60.6200197</v>
       </c>
       <c r="E65">
-        <v>27.681401999999999</v>
+        <v>24.8443389</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66">
-        <v>5165</v>
+        <v>5167</v>
       </c>
       <c r="B66" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C66" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D66">
-        <v>61.017903099999998</v>
+        <v>60.462074100000002</v>
       </c>
       <c r="E66">
-        <v>25.156925900000001</v>
+        <v>24.807458700000002</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67">
-        <v>5166</v>
+        <v>5168</v>
       </c>
       <c r="B67" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C67" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D67">
-        <v>60.6200197</v>
+        <v>64.096722</v>
       </c>
       <c r="E67">
-        <v>24.8443389</v>
+        <v>26.335978000000001</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68">
-        <v>5167</v>
+        <v>5170</v>
       </c>
       <c r="B68" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C68" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D68">
-        <v>60.462074100000002</v>
+        <v>64.8366604</v>
       </c>
       <c r="E68">
-        <v>24.807458700000002</v>
+        <v>25.191454</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69">
-        <v>5168</v>
+        <v>5171</v>
       </c>
       <c r="B69" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C69" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D69">
-        <v>64.096722</v>
+        <v>60.119278199999997</v>
       </c>
       <c r="E69">
-        <v>26.335978000000001</v>
+        <v>24.4722455</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70">
-        <v>5169</v>
+        <v>5172</v>
       </c>
       <c r="B70" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C70" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D70">
-        <v>60.601778000000003</v>
+        <v>65.015208099999995</v>
       </c>
       <c r="E70">
-        <v>27.8380963</v>
+        <v>24.734375499999999</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71">
-        <v>5170</v>
+        <v>5173</v>
       </c>
       <c r="B71" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C71" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D71">
-        <v>64.8366604</v>
+        <v>60.427049400000001</v>
       </c>
       <c r="E71">
-        <v>25.191454</v>
+        <v>22.268937999999999</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72">
-        <v>5171</v>
+        <v>5174</v>
       </c>
       <c r="B72" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C72" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D72">
-        <v>60.119278199999997</v>
+        <v>66.165054100000006</v>
       </c>
       <c r="E72">
-        <v>24.4722455</v>
+        <v>29.157167699999999</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73">
-        <v>5172</v>
+        <v>5175</v>
       </c>
       <c r="B73" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C73" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D73">
-        <v>65.015208099999995</v>
+        <v>60.452613100000001</v>
       </c>
       <c r="E73">
-        <v>24.734375499999999</v>
+        <v>22.160716000000001</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74">
-        <v>5173</v>
+        <v>5176</v>
       </c>
       <c r="B74" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C74" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D74">
-        <v>60.427049400000001</v>
+        <v>68.384588399999998</v>
       </c>
       <c r="E74">
-        <v>22.268937999999999</v>
+        <v>23.639326700000002</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75">
-        <v>5174</v>
+        <v>5177</v>
       </c>
       <c r="B75" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C75" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D75">
-        <v>66.165054100000006</v>
+        <v>60.422379900000003</v>
       </c>
       <c r="E75">
-        <v>29.157167699999999</v>
+        <v>22.283959200000002</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76">
-        <v>5175</v>
+        <v>5178</v>
       </c>
       <c r="B76" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C76" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D76">
-        <v>60.452613100000001</v>
+        <v>60.165833300000003</v>
       </c>
       <c r="E76">
-        <v>22.160716000000001</v>
+        <v>24.9441667</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77">
-        <v>5176</v>
+        <v>5179</v>
       </c>
       <c r="B77" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C77" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D77">
-        <v>68.384588399999998</v>
+        <v>65.012108499999997</v>
       </c>
       <c r="E77">
-        <v>23.639326700000002</v>
+        <v>25.468655500000001</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78">
-        <v>5177</v>
+        <v>5180</v>
       </c>
       <c r="B78" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C78" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D78">
-        <v>60.422379900000003</v>
+        <v>64.351482899999993</v>
       </c>
       <c r="E78">
-        <v>22.283959200000002</v>
+        <v>26.280291299999998</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79">
-        <v>5178</v>
+        <v>5181</v>
       </c>
       <c r="B79" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C79" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D79">
-        <v>60.165833300000003</v>
+        <v>61.904456000000003</v>
       </c>
       <c r="E79">
-        <v>24.9441667</v>
+        <v>29.812014300000001</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80">
-        <v>5179</v>
+        <v>5182</v>
       </c>
       <c r="B80" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C80" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D80">
-        <v>65.012108499999997</v>
+        <v>63.868737899999999</v>
       </c>
       <c r="E80">
-        <v>25.468655500000001</v>
+        <v>27.4386613</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81">
-        <v>5180</v>
+        <v>5183</v>
       </c>
       <c r="B81" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C81" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D81">
-        <v>64.351482899999993</v>
+        <v>65.088194000000001</v>
       </c>
       <c r="E81">
-        <v>26.280291299999998</v>
+        <v>25.406141099999999</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82">
-        <v>5181</v>
+        <v>5184</v>
       </c>
       <c r="B82" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C82" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D82">
-        <v>61.904456000000003</v>
+        <v>60.262099999999997</v>
       </c>
       <c r="E82">
-        <v>29.812014300000001</v>
+        <v>24.8044522</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83">
-        <v>5182</v>
+        <v>5185</v>
       </c>
       <c r="B83" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C83" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D83">
-        <v>63.868737899999999</v>
+        <v>64.224942299999995</v>
       </c>
       <c r="E83">
-        <v>27.4386613</v>
+        <v>27.732737700000001</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84">
-        <v>5183</v>
+        <v>5186</v>
       </c>
       <c r="B84" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C84" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D84">
-        <v>65.088194000000001</v>
+        <v>60.2197684</v>
       </c>
       <c r="E84">
-        <v>25.406141099999999</v>
+        <v>24.8354091</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85">
-        <v>5184</v>
+        <v>5187</v>
       </c>
       <c r="B85" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C85" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D85">
-        <v>60.262099999999997</v>
+        <v>60.209777299999999</v>
       </c>
       <c r="E85">
-        <v>24.8044522</v>
+        <v>24.637419300000001</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86">
-        <v>5185</v>
+        <v>5188</v>
       </c>
       <c r="B86" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C86" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D86">
-        <v>64.224942299999995</v>
+        <v>60.209247300000001</v>
       </c>
       <c r="E86">
-        <v>27.732737700000001</v>
+        <v>24.9460774</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87">
-        <v>5186</v>
+        <v>5189</v>
       </c>
       <c r="B87" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C87" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D87">
-        <v>60.2197684</v>
+        <v>61.044775399999999</v>
       </c>
       <c r="E87">
-        <v>24.8354091</v>
+        <v>22.357461700000002</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88">
-        <v>5187</v>
+        <v>5190</v>
       </c>
       <c r="B88" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C88" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D88">
-        <v>60.209777299999999</v>
+        <v>60.187946699999998</v>
       </c>
       <c r="E88">
-        <v>24.637419300000001</v>
+        <v>24.979238200000001</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89">
-        <v>5188</v>
+        <v>5191</v>
       </c>
       <c r="B89" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C89" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D89">
-        <v>60.209247300000001</v>
+        <v>60.632793800000002</v>
       </c>
       <c r="E89">
-        <v>24.9460774</v>
+        <v>24.850425300000001</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90">
-        <v>5189</v>
+        <v>5192</v>
       </c>
       <c r="B90" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C90" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D90">
-        <v>61.044775399999999</v>
+        <v>60.251847499999997</v>
       </c>
       <c r="E90">
-        <v>22.357461700000002</v>
+        <v>25.0081512</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91">
-        <v>5190</v>
+        <v>5193</v>
       </c>
       <c r="B91" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C91" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D91">
-        <v>60.154078300000002</v>
+        <v>60.2933922</v>
       </c>
       <c r="E91">
-        <v>24.8824741</v>
+        <v>25.048295299999999</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92">
-        <v>5191</v>
+        <v>5194</v>
       </c>
       <c r="B92" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C92" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D92">
-        <v>60.632793800000002</v>
+        <v>67.040682799999999</v>
       </c>
       <c r="E92">
-        <v>24.850425300000001</v>
+        <v>26.948147299999999</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93">
-        <v>5192</v>
+        <v>5195</v>
       </c>
       <c r="B93" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C93" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D93">
-        <v>60.251847499999997</v>
+        <v>67.671987000000001</v>
       </c>
       <c r="E93">
-        <v>25.0081512</v>
+        <v>24.874234999999999</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94">
-        <v>5193</v>
+        <v>5196</v>
       </c>
       <c r="B94" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C94" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D94">
-        <v>60.2933922</v>
+        <v>60.158588999999999</v>
       </c>
       <c r="E94">
-        <v>25.048295299999999</v>
+        <v>24.705202700000001</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95">
-        <v>5194</v>
+        <v>5197</v>
       </c>
       <c r="B95" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C95" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D95">
-        <v>67.040682799999999</v>
+        <v>62.906649899999998</v>
       </c>
       <c r="E95">
-        <v>26.948147299999999</v>
+        <v>27.684151100000001</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96">
-        <v>5195</v>
+        <v>5198</v>
       </c>
       <c r="B96" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C96" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D96">
-        <v>67.671987000000001</v>
+        <v>62.300318799999999</v>
       </c>
       <c r="E96">
-        <v>24.874234999999999</v>
+        <v>27.160371099999999</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97">
-        <v>5196</v>
+        <v>5199</v>
       </c>
       <c r="B97" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C97" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D97">
-        <v>60.158588999999999</v>
+        <v>60.2053127</v>
       </c>
       <c r="E97">
-        <v>24.705202700000001</v>
+        <v>25.155998199999999</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98">
-        <v>5197</v>
+        <v>5200</v>
       </c>
       <c r="B98" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C98" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D98">
-        <v>62.906649899999998</v>
+        <v>60.458732699999999</v>
       </c>
       <c r="E98">
-        <v>27.684151100000001</v>
+        <v>26.227550600000001</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99">
-        <v>5198</v>
+        <v>5201</v>
       </c>
       <c r="B99" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C99" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D99">
-        <v>62.300318799999999</v>
+        <v>62.3015288</v>
       </c>
       <c r="E99">
-        <v>27.160371099999999</v>
+        <v>27.161047199999999</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100">
-        <v>5199</v>
+        <v>5202</v>
       </c>
       <c r="B100" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C100" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D100">
-        <v>60.2053127</v>
+        <v>62.603167499999998</v>
       </c>
       <c r="E100">
-        <v>25.155998199999999</v>
+        <v>23.726933500000001</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101">
-        <v>5200</v>
+        <v>5203</v>
       </c>
       <c r="B101" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C101" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D101">
-        <v>60.458732699999999</v>
+        <v>60.293541300000001</v>
       </c>
       <c r="E101">
-        <v>26.227550600000001</v>
+        <v>25.044083199999999</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102">
-        <v>5201</v>
+        <v>5204</v>
       </c>
       <c r="B102" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C102" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D102">
-        <v>62.3015288</v>
+        <v>62.586781100000003</v>
       </c>
       <c r="E102">
-        <v>27.161047199999999</v>
+        <v>23.617978099999998</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103">
-        <v>5202</v>
+        <v>5205</v>
       </c>
       <c r="B103" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C103" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D103">
-        <v>62.603167499999998</v>
+        <v>62.794419699999999</v>
       </c>
       <c r="E103">
-        <v>23.726933500000001</v>
+        <v>22.829887299999999</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104">
-        <v>5203</v>
+        <v>5207</v>
       </c>
       <c r="B104" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C104" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D104">
-        <v>60.293541300000001</v>
+        <v>61.482475200000003</v>
       </c>
       <c r="E104">
-        <v>25.044083199999999</v>
+        <v>21.815186300000001</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105">
-        <v>5204</v>
+        <v>5208</v>
       </c>
       <c r="B105" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C105" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D105">
-        <v>62.586781100000003</v>
+        <v>63.101286000000002</v>
       </c>
       <c r="E105">
-        <v>23.617978099999998</v>
+        <v>21.641475</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106">
-        <v>5205</v>
+        <v>5209</v>
       </c>
       <c r="B106" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C106" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D106">
-        <v>62.794419699999999</v>
+        <v>63.835652899999999</v>
       </c>
       <c r="E106">
-        <v>22.829887299999999</v>
+        <v>23.136034599999999</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107">
-        <v>5206</v>
+        <v>5210</v>
       </c>
       <c r="B107" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C107" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D107">
-        <v>60.194091</v>
+        <v>64.071755899999999</v>
       </c>
       <c r="E107">
-        <v>25.0337973</v>
+        <v>24.5368928</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108">
-        <v>5207</v>
+        <v>5211</v>
       </c>
       <c r="B108" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C108" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D108">
-        <v>61.482475200000003</v>
+        <v>62.136270600000003</v>
       </c>
       <c r="E108">
-        <v>21.815186300000001</v>
+        <v>25.671424900000002</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109">
-        <v>5208</v>
+        <v>5212</v>
       </c>
       <c r="B109" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C109" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D109">
-        <v>63.101286000000002</v>
+        <v>62.606918800000003</v>
       </c>
       <c r="E109">
-        <v>21.641475</v>
+        <v>25.693878900000001</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110">
-        <v>5209</v>
+        <v>5213</v>
       </c>
       <c r="B110" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C110" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D110">
-        <v>63.835652899999999</v>
+        <v>63.569616500000002</v>
       </c>
       <c r="E110">
-        <v>23.136034599999999</v>
+        <v>27.1888805</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111">
-        <v>5210</v>
+        <v>5214</v>
       </c>
       <c r="B111" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C111" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D111">
-        <v>64.071755899999999</v>
+        <v>63.547735699999997</v>
       </c>
       <c r="E111">
-        <v>24.5368928</v>
+        <v>23.697510000000001</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112">
-        <v>5211</v>
+        <v>5215</v>
       </c>
       <c r="B112" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C112" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D112">
-        <v>62.136270600000003</v>
+        <v>62.973313900000001</v>
       </c>
       <c r="E112">
-        <v>25.671424900000002</v>
+        <v>23.008423000000001</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113">
-        <v>5212</v>
+        <v>5218</v>
       </c>
       <c r="B113" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C113" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D113">
-        <v>62.606918800000003</v>
+        <v>60.987736499999997</v>
       </c>
       <c r="E113">
-        <v>25.693878900000001</v>
+        <v>25.5327938</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114">
-        <v>5213</v>
+        <v>5219</v>
       </c>
       <c r="B114" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C114" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D114">
-        <v>63.569616500000002</v>
+        <v>61.205232700000003</v>
       </c>
       <c r="E114">
-        <v>27.1888805</v>
+        <v>26.0381155</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115">
-        <v>5214</v>
+        <v>5220</v>
       </c>
       <c r="B115" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C115" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D115">
-        <v>63.547735699999997</v>
+        <v>60.959798399999997</v>
       </c>
       <c r="E115">
-        <v>23.697510000000001</v>
+        <v>25.6528262</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116">
-        <v>5215</v>
+        <v>5222</v>
       </c>
       <c r="B116" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C116" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D116">
-        <v>62.973313900000001</v>
+        <v>60.905229300000002</v>
       </c>
       <c r="E116">
-        <v>23.008423000000001</v>
+        <v>26.607264799999999</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117">
-        <v>5218</v>
+        <v>5223</v>
       </c>
       <c r="B117" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C117" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D117">
-        <v>60.987736499999997</v>
+        <v>60.876522999999999</v>
       </c>
       <c r="E117">
-        <v>25.5327938</v>
+        <v>26.731888999999999</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118">
-        <v>5219</v>
+        <v>5224</v>
       </c>
       <c r="B118" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C118" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D118">
-        <v>61.205232700000003</v>
+        <v>60.8684741</v>
       </c>
       <c r="E118">
-        <v>26.0381155</v>
+        <v>26.671853200000001</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119">
-        <v>5220</v>
+        <v>5225</v>
       </c>
       <c r="B119" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C119" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D119">
-        <v>60.959798399999997</v>
+        <v>60.948032599999998</v>
       </c>
       <c r="E119">
-        <v>25.6528262</v>
+        <v>25.8917535</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120">
-        <v>5221</v>
+        <v>5226</v>
       </c>
       <c r="B120" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C120" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D120">
-        <v>60.179411000000002</v>
+        <v>62.252355600000001</v>
       </c>
       <c r="E120">
-        <v>24.950456200000001</v>
+        <v>25.194054399999999</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121">
-        <v>5222</v>
+        <v>5227</v>
       </c>
       <c r="B121" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C121" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D121">
-        <v>60.905229300000002</v>
+        <v>62.2580952</v>
       </c>
       <c r="E121">
-        <v>26.607264799999999</v>
+        <v>24.698564099999999</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122">
-        <v>5223</v>
+        <v>5228</v>
       </c>
       <c r="B122" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C122" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D122">
-        <v>60.876522999999999</v>
+        <v>60.239008200000001</v>
       </c>
       <c r="E122">
-        <v>26.731888999999999</v>
+        <v>24.849908500000002</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123">
-        <v>5224</v>
+        <v>5229</v>
       </c>
       <c r="B123" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="C123" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D123">
-        <v>60.8684741</v>
+        <v>62.357732599999999</v>
       </c>
       <c r="E123">
-        <v>26.671853200000001</v>
+        <v>26.5730936</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124">
-        <v>5225</v>
+        <v>5230</v>
       </c>
       <c r="B124" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C124" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D124">
-        <v>60.948032599999998</v>
+        <v>62.176619899999999</v>
       </c>
       <c r="E124">
-        <v>25.8917535</v>
+        <v>27.840176599999999</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125">
-        <v>5226</v>
+        <v>5231</v>
       </c>
       <c r="B125" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C125" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D125">
-        <v>62.252355600000001</v>
+        <v>60.193016399999998</v>
       </c>
       <c r="E125">
-        <v>25.194054399999999</v>
+        <v>24.9471144</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126">
-        <v>5227</v>
+        <v>5232</v>
       </c>
       <c r="B126" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C126" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D126">
-        <v>62.2580952</v>
+        <v>67.1097252</v>
       </c>
       <c r="E126">
-        <v>24.698564099999999</v>
+        <v>27.515331</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127">
-        <v>5228</v>
+        <v>5233</v>
       </c>
       <c r="B127" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C127" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D127">
-        <v>60.239008200000001</v>
+        <v>64.023040300000005</v>
       </c>
       <c r="E127">
-        <v>24.849908500000002</v>
+        <v>23.507648700000001</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128">
-        <v>5229</v>
+        <v>5234</v>
       </c>
       <c r="B128" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C128" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D128">
-        <v>62.357732599999999</v>
+        <v>61.0495296</v>
       </c>
       <c r="E128">
-        <v>26.5730936</v>
+        <v>26.484907</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129">
-        <v>5230</v>
+        <v>5235</v>
       </c>
       <c r="B129" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C129" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D129">
-        <v>62.176619899999999</v>
+        <v>60.910793099999999</v>
       </c>
       <c r="E129">
-        <v>27.840176599999999</v>
+        <v>26.274282500000002</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130">
-        <v>5231</v>
+        <v>5236</v>
       </c>
       <c r="B130" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C130" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D130">
-        <v>60.193016399999998</v>
+        <v>60.284345799999997</v>
       </c>
       <c r="E130">
-        <v>24.9471144</v>
+        <v>25.028977099999999</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131">
-        <v>5232</v>
+        <v>5237</v>
       </c>
       <c r="B131" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C131" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D131">
-        <v>67.1097252</v>
+        <v>62.096765400000002</v>
       </c>
       <c r="E131">
-        <v>27.515331</v>
+        <v>30.142111400000001</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132">
-        <v>5233</v>
+        <v>5239</v>
       </c>
       <c r="B132" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C132" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D132">
-        <v>64.023040300000005</v>
+        <v>60.489821200000002</v>
       </c>
       <c r="E132">
-        <v>23.507648700000001</v>
+        <v>22.26643</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133">
-        <v>5234</v>
+        <v>5240</v>
       </c>
       <c r="B133" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C133" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D133">
-        <v>61.0495296</v>
+        <v>61.4502934</v>
       </c>
       <c r="E133">
-        <v>26.484907</v>
+        <v>23.751761200000001</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134">
-        <v>5235</v>
+        <v>5241</v>
       </c>
       <c r="B134" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C134" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D134">
-        <v>60.910793099999999</v>
+        <v>60.516264900000003</v>
       </c>
       <c r="E134">
-        <v>26.274282500000002</v>
+        <v>26.931812699999998</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135">
-        <v>5236</v>
+        <v>5242</v>
       </c>
       <c r="B135" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C135" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D135">
-        <v>60.284345799999997</v>
+        <v>61.003471500000003</v>
       </c>
       <c r="E135">
-        <v>25.028977099999999</v>
+        <v>24.488433199999999</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136">
-        <v>5237</v>
+        <v>5243</v>
       </c>
       <c r="B136" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C136" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D136">
-        <v>62.096765400000002</v>
+        <v>61.007016900000004</v>
       </c>
       <c r="E136">
-        <v>30.142111400000001</v>
+        <v>24.44256</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137">
-        <v>5239</v>
+        <v>5244</v>
       </c>
       <c r="B137" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="C137" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D137">
-        <v>60.489821200000002</v>
+        <v>66.543442499999998</v>
       </c>
       <c r="E137">
-        <v>22.26643</v>
+        <v>25.845343700000001</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138">
-        <v>5240</v>
+        <v>5245</v>
       </c>
       <c r="B138" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C138" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D138">
-        <v>61.4502934</v>
+        <v>60.255621900000001</v>
       </c>
       <c r="E138">
-        <v>23.751761200000001</v>
+        <v>24.823122099999999</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139">
-        <v>5241</v>
+        <v>5246</v>
       </c>
       <c r="B139" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C139" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D139">
-        <v>60.516264900000003</v>
+        <v>60.402798099999998</v>
       </c>
       <c r="E139">
-        <v>26.931812699999998</v>
+        <v>25.028392499999999</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140">
-        <v>5242</v>
+        <v>5247</v>
       </c>
       <c r="B140" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C140" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D140">
-        <v>61.003471500000003</v>
+        <v>61.055411100000001</v>
       </c>
       <c r="E140">
-        <v>24.488433199999999</v>
+        <v>24.373175400000001</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141">
-        <v>5243</v>
+        <v>5248</v>
       </c>
       <c r="B141" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C141" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D141">
-        <v>61.007016900000004</v>
+        <v>61.510473300000001</v>
       </c>
       <c r="E141">
-        <v>24.44256</v>
+        <v>27.248717599999999</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142">
-        <v>5244</v>
+        <v>5249</v>
       </c>
       <c r="B142" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C142" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D142">
-        <v>66.543442499999998</v>
+        <v>60.168032799999999</v>
       </c>
       <c r="E142">
-        <v>25.845343700000001</v>
+        <v>24.930756899999999</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143">
-        <v>5245</v>
+        <v>5251</v>
       </c>
       <c r="B143" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C143" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D143">
-        <v>60.255621900000001</v>
+        <v>60.188334900000001</v>
       </c>
       <c r="E143">
-        <v>24.823122099999999</v>
+        <v>24.587379500000001</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144">
-        <v>5246</v>
+        <v>5252</v>
       </c>
       <c r="B144" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C144" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D144">
-        <v>60.402798099999998</v>
+        <v>64.814956199999997</v>
       </c>
       <c r="E144">
-        <v>25.028392499999999</v>
+        <v>25.9789733</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145">
-        <v>5247</v>
+        <v>5253</v>
       </c>
       <c r="B145" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C145" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D145">
-        <v>61.055411100000001</v>
+        <v>65.127170599999999</v>
       </c>
       <c r="E145">
-        <v>24.373175400000001</v>
+        <v>25.774865200000001</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146">
-        <v>5248</v>
+        <v>5254</v>
       </c>
       <c r="B146" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C146" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D146">
-        <v>61.510473300000001</v>
+        <v>62.697649699999999</v>
       </c>
       <c r="E146">
-        <v>27.248717599999999</v>
+        <v>25.2888889</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147">
-        <v>5249</v>
+        <v>5255</v>
       </c>
       <c r="B147" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C147" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D147">
-        <v>60.168032799999999</v>
+        <v>65.008462600000001</v>
       </c>
       <c r="E147">
-        <v>24.930756899999999</v>
+        <v>25.468656500000002</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148">
-        <v>5251</v>
+        <v>5256</v>
       </c>
       <c r="B148" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C148" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D148">
-        <v>60.188334900000001</v>
+        <v>65.161110600000001</v>
       </c>
       <c r="E148">
-        <v>24.587379500000001</v>
+        <v>25.344754999999999</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149">
-        <v>5252</v>
+        <v>5257</v>
       </c>
       <c r="B149" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C149" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D149">
-        <v>64.814956199999997</v>
+        <v>64.985810999999998</v>
       </c>
       <c r="E149">
-        <v>25.9789733</v>
+        <v>25.5142025</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150">
-        <v>5253</v>
+        <v>5258</v>
       </c>
       <c r="B150" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C150" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D150">
-        <v>65.127170599999999</v>
+        <v>64.958586199999999</v>
       </c>
       <c r="E150">
-        <v>25.774865200000001</v>
+        <v>25.525832000000001</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151">
-        <v>5254</v>
+        <v>5260</v>
       </c>
       <c r="B151" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C151" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D151">
-        <v>62.697649699999999</v>
+        <v>62.3146494</v>
       </c>
       <c r="E151">
-        <v>25.2888889</v>
+        <v>27.893097600000001</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152">
-        <v>5255</v>
+        <v>5263</v>
       </c>
       <c r="B152" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C152" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D152">
-        <v>65.008462600000001</v>
+        <v>61.428695099999999</v>
       </c>
       <c r="E152">
-        <v>25.468656500000002</v>
+        <v>21.876230100000001</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153">
-        <v>5256</v>
+        <v>5264</v>
       </c>
       <c r="B153" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C153" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D153">
-        <v>65.161110600000001</v>
+        <v>62.878728600000002</v>
       </c>
       <c r="E153">
-        <v>25.344754999999999</v>
+        <v>24.802969900000001</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154">
-        <v>5257</v>
+        <v>5266</v>
       </c>
       <c r="B154" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C154" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D154">
-        <v>64.985810999999998</v>
+        <v>64.997377</v>
       </c>
       <c r="E154">
-        <v>25.5142025</v>
+        <v>25.486610899999999</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155">
-        <v>5258</v>
+        <v>5268</v>
       </c>
       <c r="B155" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C155" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D155">
-        <v>64.958586199999999</v>
+        <v>63.078892000000003</v>
       </c>
       <c r="E155">
-        <v>25.525832000000001</v>
+        <v>27.678173000000001</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156">
-        <v>5260</v>
+        <v>5269</v>
       </c>
       <c r="B156" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C156" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D156">
-        <v>62.3146494</v>
+        <v>64.259192400000003</v>
       </c>
       <c r="E156">
-        <v>27.893097600000001</v>
+        <v>23.947225299999999</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157">
-        <v>5263</v>
+        <v>5270</v>
       </c>
       <c r="B157" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C157" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D157">
-        <v>61.428695099999999</v>
+        <v>62.288493099999997</v>
       </c>
       <c r="E157">
-        <v>21.876230100000001</v>
+        <v>25.7440493</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158">
-        <v>5264</v>
+        <v>5271</v>
       </c>
       <c r="B158" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C158" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D158">
-        <v>62.878728600000002</v>
+        <v>61.348778699999997</v>
       </c>
       <c r="E158">
-        <v>24.802969900000001</v>
+        <v>25.264756800000001</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159">
-        <v>5266</v>
+        <v>5272</v>
       </c>
       <c r="B159" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C159" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D159">
-        <v>64.997377</v>
+        <v>62.939663699999997</v>
       </c>
       <c r="E159">
-        <v>25.486610899999999</v>
+        <v>22.515646799999999</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160">
-        <v>5268</v>
+        <v>5273</v>
       </c>
       <c r="B160" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C160" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D160">
-        <v>63.078892000000003</v>
+        <v>60.887875999999999</v>
       </c>
       <c r="E160">
-        <v>27.678173000000001</v>
+        <v>26.724939299999999</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161">
-        <v>5269</v>
+        <v>5274</v>
       </c>
       <c r="B161" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C161" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D161">
-        <v>64.259192400000003</v>
+        <v>62.318004199999997</v>
       </c>
       <c r="E161">
-        <v>23.947225299999999</v>
+        <v>27.861458299999999</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162">
-        <v>5270</v>
+        <v>5278</v>
       </c>
       <c r="B162" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C162" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D162">
-        <v>62.288493099999997</v>
+        <v>60.483503800000001</v>
       </c>
       <c r="E162">
-        <v>25.7440493</v>
+        <v>25.891986500000002</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163">
-        <v>5274</v>
+        <v>5279</v>
       </c>
       <c r="B163" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C163" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D163">
-        <v>62.318004199999997</v>
+        <v>60.2366679</v>
       </c>
       <c r="E163">
-        <v>27.861458299999999</v>
+        <v>24.892643799999998</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164">
-        <v>5279</v>
+        <v>5282</v>
       </c>
       <c r="B164" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C164" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D164">
-        <v>60.2366679</v>
+        <v>62.840009700000003</v>
       </c>
       <c r="E164">
-        <v>24.892643799999998</v>
+        <v>27.647402499999998</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165">
-        <v>5282</v>
+        <v>5283</v>
       </c>
       <c r="B165" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C165" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D165">
-        <v>62.840009700000003</v>
+        <v>62.892326300000001</v>
       </c>
       <c r="E165">
-        <v>27.647402499999998</v>
+        <v>27.678740699999999</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166">
+        <v>5284</v>
+      </c>
+      <c r="B166" t="s">
+        <v>324</v>
+      </c>
+      <c r="C166" t="s">
+        <v>325</v>
+      </c>
+      <c r="D166">
+        <v>61.056902000000001</v>
+      </c>
+      <c r="E166">
+        <v>28.193155900000001</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167">
+        <v>5285</v>
+      </c>
+      <c r="B167" t="s">
+        <v>326</v>
+      </c>
+      <c r="C167" t="s">
+        <v>327</v>
+      </c>
+      <c r="D167">
+        <v>62.603193400000002</v>
+      </c>
+      <c r="E167">
+        <v>29.762140299999999</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168">
+        <v>5287</v>
+      </c>
+      <c r="B168" t="s">
+        <v>328</v>
+      </c>
+      <c r="C168" t="s">
+        <v>329</v>
+      </c>
+      <c r="D168">
+        <v>62.978588100000003</v>
+      </c>
+      <c r="E168">
+        <v>22.008647799999999</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169">
+        <v>5288</v>
+      </c>
+      <c r="B169" t="s">
+        <v>330</v>
+      </c>
+      <c r="C169" t="s">
+        <v>331</v>
+      </c>
+      <c r="D169">
+        <v>61.874307000000002</v>
+      </c>
+      <c r="E169">
+        <v>28.95496</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170">
+        <v>5289</v>
+      </c>
+      <c r="B170" t="s">
+        <v>332</v>
+      </c>
+      <c r="C170" t="s">
+        <v>333</v>
+      </c>
+      <c r="D170">
+        <v>63.826061600000003</v>
+      </c>
+      <c r="E170">
+        <v>23.071625300000001</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171">
+        <v>5291</v>
+      </c>
+      <c r="B171" t="s">
+        <v>334</v>
+      </c>
+      <c r="C171" t="s">
+        <v>335</v>
+      </c>
+      <c r="D171">
+        <v>60.260143200000002</v>
+      </c>
+      <c r="E171">
+        <v>24.853458199999999</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172">
+        <v>5292</v>
+      </c>
+      <c r="B172" t="s">
+        <v>336</v>
+      </c>
+      <c r="C172" t="s">
+        <v>335</v>
+      </c>
+      <c r="D172">
+        <v>60.260143200000002</v>
+      </c>
+      <c r="E172">
+        <v>24.853458199999999</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173">
+        <v>5295</v>
+      </c>
+      <c r="B173" t="s">
+        <v>337</v>
+      </c>
+      <c r="C173" t="s">
+        <v>338</v>
+      </c>
+      <c r="D173">
+        <v>60.238121</v>
+      </c>
+      <c r="E173">
+        <v>25.110425899999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>