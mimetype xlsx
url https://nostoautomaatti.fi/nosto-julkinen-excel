--- v5 (2026-05-04)
+++ v6 (2026-05-29)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C94576BF-E9B7-4AE6-AA4F-ADAE9B48E1FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3D6B3E13-75EA-4E59-851F-6938EDC33623}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="1365" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="880" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="355">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -333,54 +333,54 @@
   <si>
     <t>Niittymaantie 2, 02200 ESPOO</t>
   </si>
   <si>
     <t>5151 NOSTO TRIPLA ASEMA 1</t>
   </si>
   <si>
     <t>Pasilan Asema-Aukio 1, 00520 HELSINKI</t>
   </si>
   <si>
     <t>5152 NOSTO TRIPLA ASEMA 2</t>
   </si>
   <si>
     <t>5153 NOSTO TRIPLA ASEMA 3</t>
   </si>
   <si>
     <t>5154 NOSTO TRIPLA NORDIC AVENUE 2KRS</t>
   </si>
   <si>
     <t>Fredrikanterassi 1, 00520 HELSINKI</t>
   </si>
   <si>
     <t>5155 NOSTO TRIPLA DOWNTOWN 3KRS</t>
   </si>
   <si>
-    <t>5156 NOSTO TRIPLA FOOD MARKET 2</t>
-[...2 lines deleted...]
-    <t>5157 NOSTO TRIPLA FOOD MARKET 1</t>
+    <t>5156 NOSTO TRIPLA FOOD MARKET 2 ITÄ</t>
+  </si>
+  <si>
+    <t>5157 NOSTO TRIPLA FOOD MARKET 1 LÄNSI</t>
   </si>
   <si>
     <t>5158 NOSTO PATTERIHAKA TURKU</t>
   </si>
   <si>
     <t>Kanslerintie 10B, 20200 TURKU</t>
   </si>
   <si>
     <t>5159 NOSTO HELSINGIN SATAMA 1</t>
   </si>
   <si>
     <t>5160 NOSTO KAUPPAKESKUS KARUSELLI</t>
   </si>
   <si>
     <t>Kauppakaari 10, 04200 KERAVA</t>
   </si>
   <si>
     <t>5161 NOSTO MEGA KESKUS SEINÄJOKI</t>
   </si>
   <si>
     <t>Keskuskatu 3, 60100 SEINÄJOKI</t>
   </si>
   <si>
     <t>5162 NOSTO ARMADA LAPPEENRANTA</t>
   </si>
@@ -906,50 +906,56 @@
   <si>
     <t>5256 NOSTO SÄÄSTÖKUOPPA HAUKIPUDAS</t>
   </si>
   <si>
     <t>Annalankankaantie 1, 90830 HAUKIPUDAS</t>
   </si>
   <si>
     <t>5257 NOSTO LIDL HIIRONEN OULU</t>
   </si>
   <si>
     <t>Ruukinkuja 1, 90250 OULU</t>
   </si>
   <si>
     <t>5258 NOSTO LIDL KAAKKURI OULU</t>
   </si>
   <si>
     <t>Metsokankaantie 1, 90420 OULU</t>
   </si>
   <si>
     <t>5260 NOSTO VARKAUDEN PANKKITALO</t>
   </si>
   <si>
     <t>Ahlströminkatu 20, 78250 VARKAUS</t>
   </si>
   <si>
+    <t>5262 NOSTO LOHJAN SAMPOTALO</t>
+  </si>
+  <si>
+    <t>Kauppakatu 10-12, 08100 LOHJA</t>
+  </si>
+  <si>
     <t>5263 NOSTO KAUPPAKESKUS HANSA ULVILA</t>
   </si>
   <si>
     <t>Friitalantie 18, 28400 ULVILA</t>
   </si>
   <si>
     <t>5264 NOSTO KARSTULAN LIIKETILA</t>
   </si>
   <si>
     <t>Virastotie 8, 43500 KARSTULA</t>
   </si>
   <si>
     <t>5266 NOSTO HÖYHTYÄN OSTOSKESKUS</t>
   </si>
   <si>
     <t>Latokartanontie 1, 90150 OULU</t>
   </si>
   <si>
     <t>5268 NOSTO HALPA-HALLI SIILINJÄRVI</t>
   </si>
   <si>
     <t>Siilinkoskentie 1, 71800 SIILINJÄRVI</t>
   </si>
   <si>
     <t>5269 NOSTO HALPA-HALLI KALAJOKI</t>
@@ -966,117 +972,159 @@
   <si>
     <t>5271 NOSTO PADASJOKI KAUPPATIE 1</t>
   </si>
   <si>
     <t>Kauppatie 1, 17500 PADASJOKI</t>
   </si>
   <si>
     <t>5272 NOSTO YLISTARO KAUKOLANRAITTI 3</t>
   </si>
   <si>
     <t>Kaukolanraitti 3, 61400 YLISTARO</t>
   </si>
   <si>
     <t>5273 NOSTO KOUVOLA MADEKUJA 2</t>
   </si>
   <si>
     <t>Madekuja 2, 45160 KOUVOLA</t>
   </si>
   <si>
     <t>5274 NOSTO LIDL VARKAUS</t>
   </si>
   <si>
     <t>Kauppakatu 74, 78200 VARKAUS</t>
   </si>
   <si>
+    <t>5276 NOSTO TOKMANNI IVALO</t>
+  </si>
+  <si>
+    <t>Neitamontie 2, 99800 IVALO</t>
+  </si>
+  <si>
     <t>5278 NOSTO TOKMANNI VANHAKYLÄ LOVIISA</t>
   </si>
   <si>
     <t>Heskerintie 17, 07740 PERNAJAN VANHAKYLÄ</t>
   </si>
   <si>
     <t>5279 NOSTO KAUPPAKESKUS KAARI HELSINKI</t>
   </si>
   <si>
     <t>Kantelettarentie 1, 00420 HELSINKI</t>
   </si>
   <si>
     <t>5282 NOSTO LIDL PETONEN KUOPIO</t>
   </si>
   <si>
     <t>Petosentie 4, 70820 KUOPIO</t>
   </si>
   <si>
     <t>5283 NOSTO KAUPPAKESKUS APAJA KUOPIO</t>
   </si>
   <si>
     <t>Kauppakatu 45, 70110 KUOPIO</t>
   </si>
   <si>
     <t>5284 NOSTO KAUPPAKESKUS ISOKRISTIINA LAPPEENRANTA</t>
   </si>
   <si>
     <t>Brahenkatu 5, 53100 LAPPEENRANTA</t>
   </si>
   <si>
     <t>5285 NOSTO KAUPPAKESKUS PLAZA CENTRUM JOENSUU</t>
   </si>
   <si>
     <t>Kauppakatu 29, 80100 JOENSUU</t>
   </si>
   <si>
+    <t>5286 NOSTO TURUN LINJA-AUTOASEMA</t>
+  </si>
+  <si>
+    <t>Läntinen Pitkäkatu 7, 20100 TURKU</t>
+  </si>
+  <si>
     <t>5287 NOSTO HALPA-HALLI LAIHIA</t>
   </si>
   <si>
     <t>Kauppatie 4, 66400 LAIHIA</t>
   </si>
   <si>
     <t>5288 NOSTO TOKMANNI SAVONLINNA</t>
   </si>
   <si>
     <t>Kartanonväylä 3, 57210 SAVONLINNA</t>
   </si>
   <si>
     <t>5289 NOSTO KOIVUHAAN PALVELUKESKUS KOKKOLA</t>
   </si>
   <si>
     <t>Mäntynäädänkatu 6, 67800 KOKKOLA</t>
   </si>
   <si>
     <t>5291 NOSTO KAUPPAKESKUS MYYRMANNI 1.KRS VANTAA</t>
   </si>
   <si>
     <t>Iskoskuja 3A, 01600 VANTAA</t>
   </si>
   <si>
     <t>5292 NOSTO KAUPPAKESKUS MYYRMANNI 0.KRS VANTAA</t>
   </si>
   <si>
+    <t>5293 NOSTO LIIKETILA ROVAKATU 1 ROVANIEMI</t>
+  </si>
+  <si>
+    <t>Rovakatu 1, 96100 ROVANIEMI</t>
+  </si>
+  <si>
+    <t>5294 NOSTO LIIKETILA ROVAKATU 23 ROVANIEMI</t>
+  </si>
+  <si>
+    <t>Rovakatu 23, 96100 ROVANIEMI</t>
+  </si>
+  <si>
     <t>5295 NOSTO K-SUPERMARKET MASI MELLUNMÄKI HELSINKI</t>
   </si>
   <si>
     <t>Pallaksentie 2, 00970 HELSINKI</t>
+  </si>
+  <si>
+    <t>5296 NOSTO LIDL LAHTI KARISTO</t>
+  </si>
+  <si>
+    <t>Siivolankatu 4, 15160 LAHTI</t>
+  </si>
+  <si>
+    <t>5305 NOSTO LIDL VANTAANLAAKSO</t>
+  </si>
+  <si>
+    <t>Vantaanlaaksontie 34, 01670 VANTAA</t>
+  </si>
+  <si>
+    <t>5306 NOSTO KAUPPAKESKUS KAMPPI 1.KRS HELSINKI</t>
+  </si>
+  <si>
+    <t>Urho Kekkosen katu 1, 00100 HELSINKI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1376,54 +1424,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E173"/>
+  <dimension ref="A1:E181"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E173" sqref="E173"/>
+    <sheetView tabSelected="1" topLeftCell="A157" workbookViewId="0">
+      <selection activeCell="E181" sqref="E181"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>5100</v>
       </c>
@@ -3953,420 +4001,556 @@
         <v>64.958586199999999</v>
       </c>
       <c r="E150">
         <v>25.525832000000001</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151">
         <v>5260</v>
       </c>
       <c r="B151" t="s">
         <v>294</v>
       </c>
       <c r="C151" t="s">
         <v>295</v>
       </c>
       <c r="D151">
         <v>62.3146494</v>
       </c>
       <c r="E151">
         <v>27.893097600000001</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152">
-        <v>5263</v>
+        <v>5262</v>
       </c>
       <c r="B152" t="s">
         <v>296</v>
       </c>
       <c r="C152" t="s">
         <v>297</v>
       </c>
       <c r="D152">
-        <v>61.428695099999999</v>
+        <v>60.249965400000001</v>
       </c>
       <c r="E152">
-        <v>21.876230100000001</v>
+        <v>24.065802999999999</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153">
-        <v>5264</v>
+        <v>5263</v>
       </c>
       <c r="B153" t="s">
         <v>298</v>
       </c>
       <c r="C153" t="s">
         <v>299</v>
       </c>
       <c r="D153">
-        <v>62.878728600000002</v>
+        <v>61.428695099999999</v>
       </c>
       <c r="E153">
-        <v>24.802969900000001</v>
+        <v>21.876230100000001</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154">
-        <v>5266</v>
+        <v>5264</v>
       </c>
       <c r="B154" t="s">
         <v>300</v>
       </c>
       <c r="C154" t="s">
         <v>301</v>
       </c>
       <c r="D154">
-        <v>64.997377</v>
+        <v>62.878728600000002</v>
       </c>
       <c r="E154">
-        <v>25.486610899999999</v>
+        <v>24.802969900000001</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155">
-        <v>5268</v>
+        <v>5266</v>
       </c>
       <c r="B155" t="s">
         <v>302</v>
       </c>
       <c r="C155" t="s">
         <v>303</v>
       </c>
       <c r="D155">
-        <v>63.078892000000003</v>
+        <v>64.997377</v>
       </c>
       <c r="E155">
-        <v>27.678173000000001</v>
+        <v>25.486610899999999</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156">
-        <v>5269</v>
+        <v>5268</v>
       </c>
       <c r="B156" t="s">
         <v>304</v>
       </c>
       <c r="C156" t="s">
         <v>305</v>
       </c>
       <c r="D156">
-        <v>64.259192400000003</v>
+        <v>63.078892000000003</v>
       </c>
       <c r="E156">
-        <v>23.947225299999999</v>
+        <v>27.678173000000001</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157">
-        <v>5270</v>
+        <v>5269</v>
       </c>
       <c r="B157" t="s">
         <v>306</v>
       </c>
       <c r="C157" t="s">
         <v>307</v>
       </c>
       <c r="D157">
-        <v>62.288493099999997</v>
+        <v>64.259192400000003</v>
       </c>
       <c r="E157">
-        <v>25.7440493</v>
+        <v>23.947225299999999</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158">
-        <v>5271</v>
+        <v>5270</v>
       </c>
       <c r="B158" t="s">
         <v>308</v>
       </c>
       <c r="C158" t="s">
         <v>309</v>
       </c>
       <c r="D158">
-        <v>61.348778699999997</v>
+        <v>62.288493099999997</v>
       </c>
       <c r="E158">
-        <v>25.264756800000001</v>
+        <v>25.7440493</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159">
-        <v>5272</v>
+        <v>5271</v>
       </c>
       <c r="B159" t="s">
         <v>310</v>
       </c>
       <c r="C159" t="s">
         <v>311</v>
       </c>
       <c r="D159">
-        <v>62.939663699999997</v>
+        <v>61.348778699999997</v>
       </c>
       <c r="E159">
-        <v>22.515646799999999</v>
+        <v>25.264756800000001</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="B160" t="s">
         <v>312</v>
       </c>
       <c r="C160" t="s">
         <v>313</v>
       </c>
       <c r="D160">
-        <v>60.887875999999999</v>
+        <v>62.939663699999997</v>
       </c>
       <c r="E160">
-        <v>26.724939299999999</v>
+        <v>22.515646799999999</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161">
-        <v>5274</v>
+        <v>5273</v>
       </c>
       <c r="B161" t="s">
         <v>314</v>
       </c>
       <c r="C161" t="s">
         <v>315</v>
       </c>
       <c r="D161">
-        <v>62.318004199999997</v>
+        <v>60.887875999999999</v>
       </c>
       <c r="E161">
-        <v>27.861458299999999</v>
+        <v>26.724939299999999</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162">
-        <v>5278</v>
+        <v>5274</v>
       </c>
       <c r="B162" t="s">
         <v>316</v>
       </c>
       <c r="C162" t="s">
         <v>317</v>
       </c>
       <c r="D162">
-        <v>60.483503800000001</v>
+        <v>62.318004199999997</v>
       </c>
       <c r="E162">
-        <v>25.891986500000002</v>
+        <v>27.861458299999999</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163">
-        <v>5279</v>
+        <v>5276</v>
       </c>
       <c r="B163" t="s">
         <v>318</v>
       </c>
       <c r="C163" t="s">
         <v>319</v>
       </c>
       <c r="D163">
-        <v>60.2366679</v>
+        <v>68.657641900000002</v>
       </c>
       <c r="E163">
-        <v>24.892643799999998</v>
+        <v>27.5397058</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164">
-        <v>5282</v>
+        <v>5278</v>
       </c>
       <c r="B164" t="s">
         <v>320</v>
       </c>
       <c r="C164" t="s">
         <v>321</v>
       </c>
       <c r="D164">
-        <v>62.840009700000003</v>
+        <v>60.483503800000001</v>
       </c>
       <c r="E164">
-        <v>27.647402499999998</v>
+        <v>25.891986500000002</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165">
-        <v>5283</v>
+        <v>5279</v>
       </c>
       <c r="B165" t="s">
         <v>322</v>
       </c>
       <c r="C165" t="s">
         <v>323</v>
       </c>
       <c r="D165">
-        <v>62.892326300000001</v>
+        <v>60.2366679</v>
       </c>
       <c r="E165">
-        <v>27.678740699999999</v>
+        <v>24.892643799999998</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166">
-        <v>5284</v>
+        <v>5282</v>
       </c>
       <c r="B166" t="s">
         <v>324</v>
       </c>
       <c r="C166" t="s">
         <v>325</v>
       </c>
       <c r="D166">
-        <v>61.056902000000001</v>
+        <v>62.840009700000003</v>
       </c>
       <c r="E166">
-        <v>28.193155900000001</v>
+        <v>27.647402499999998</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167">
-        <v>5285</v>
+        <v>5283</v>
       </c>
       <c r="B167" t="s">
         <v>326</v>
       </c>
       <c r="C167" t="s">
         <v>327</v>
       </c>
       <c r="D167">
-        <v>62.603193400000002</v>
+        <v>62.892326300000001</v>
       </c>
       <c r="E167">
-        <v>29.762140299999999</v>
+        <v>27.678740699999999</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168">
-        <v>5287</v>
+        <v>5284</v>
       </c>
       <c r="B168" t="s">
         <v>328</v>
       </c>
       <c r="C168" t="s">
         <v>329</v>
       </c>
       <c r="D168">
-        <v>62.978588100000003</v>
+        <v>61.056902000000001</v>
       </c>
       <c r="E168">
-        <v>22.008647799999999</v>
+        <v>28.193155900000001</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169">
-        <v>5288</v>
+        <v>5285</v>
       </c>
       <c r="B169" t="s">
         <v>330</v>
       </c>
       <c r="C169" t="s">
         <v>331</v>
       </c>
       <c r="D169">
-        <v>61.874307000000002</v>
+        <v>62.603193400000002</v>
       </c>
       <c r="E169">
-        <v>28.95496</v>
+        <v>29.762140299999999</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170">
-        <v>5289</v>
+        <v>5286</v>
       </c>
       <c r="B170" t="s">
         <v>332</v>
       </c>
       <c r="C170" t="s">
         <v>333</v>
       </c>
       <c r="D170">
-        <v>63.826061600000003</v>
+        <v>60.457083300000001</v>
       </c>
       <c r="E170">
-        <v>23.071625300000001</v>
+        <v>22.268046600000002</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171">
-        <v>5291</v>
+        <v>5287</v>
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
-        <v>60.260143200000002</v>
+        <v>62.978588100000003</v>
       </c>
       <c r="E171">
-        <v>24.853458199999999</v>
+        <v>22.008647799999999</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172">
-        <v>5292</v>
+        <v>5288</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D172">
-        <v>60.260143200000002</v>
+        <v>61.874307000000002</v>
       </c>
       <c r="E172">
-        <v>24.853458199999999</v>
+        <v>28.95496</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173">
+        <v>5289</v>
+      </c>
+      <c r="B173" t="s">
+        <v>338</v>
+      </c>
+      <c r="C173" t="s">
+        <v>339</v>
+      </c>
+      <c r="D173">
+        <v>63.826061600000003</v>
+      </c>
+      <c r="E173">
+        <v>23.071625300000001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174">
+        <v>5291</v>
+      </c>
+      <c r="B174" t="s">
+        <v>340</v>
+      </c>
+      <c r="C174" t="s">
+        <v>341</v>
+      </c>
+      <c r="D174">
+        <v>60.260143200000002</v>
+      </c>
+      <c r="E174">
+        <v>24.853458199999999</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175">
+        <v>5292</v>
+      </c>
+      <c r="B175" t="s">
+        <v>342</v>
+      </c>
+      <c r="C175" t="s">
+        <v>341</v>
+      </c>
+      <c r="D175">
+        <v>60.260143200000002</v>
+      </c>
+      <c r="E175">
+        <v>24.853458199999999</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176">
+        <v>5293</v>
+      </c>
+      <c r="B176" t="s">
+        <v>343</v>
+      </c>
+      <c r="C176" t="s">
+        <v>344</v>
+      </c>
+      <c r="D176">
+        <v>66.497548399999999</v>
+      </c>
+      <c r="E176">
+        <v>25.724798799999999</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177">
+        <v>5294</v>
+      </c>
+      <c r="B177" t="s">
+        <v>345</v>
+      </c>
+      <c r="C177" t="s">
+        <v>346</v>
+      </c>
+      <c r="D177">
+        <v>66.501859600000003</v>
+      </c>
+      <c r="E177">
+        <v>25.727199800000001</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178">
         <v>5295</v>
       </c>
-      <c r="B173" t="s">
-[...5 lines deleted...]
-      <c r="D173">
+      <c r="B178" t="s">
+        <v>347</v>
+      </c>
+      <c r="C178" t="s">
+        <v>348</v>
+      </c>
+      <c r="D178">
         <v>60.238121</v>
       </c>
-      <c r="E173">
+      <c r="E178">
         <v>25.110425899999999</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179">
+        <v>5296</v>
+      </c>
+      <c r="B179" t="s">
+        <v>349</v>
+      </c>
+      <c r="C179" t="s">
+        <v>350</v>
+      </c>
+      <c r="D179">
+        <v>60.983772199999997</v>
+      </c>
+      <c r="E179">
+        <v>25.739566199999999</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180">
+        <v>5305</v>
+      </c>
+      <c r="B180" t="s">
+        <v>351</v>
+      </c>
+      <c r="C180" t="s">
+        <v>352</v>
+      </c>
+      <c r="D180">
+        <v>60.279248299999999</v>
+      </c>
+      <c r="E180">
+        <v>24.872218400000001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181">
+        <v>5306</v>
+      </c>
+      <c r="B181" t="s">
+        <v>353</v>
+      </c>
+      <c r="C181" t="s">
+        <v>354</v>
+      </c>
+      <c r="D181">
+        <v>60.168632899999999</v>
+      </c>
+      <c r="E181">
+        <v>24.930775199999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>