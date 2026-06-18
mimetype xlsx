--- v6 (2026-05-29)
+++ v7 (2026-06-18)
@@ -4,63 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3D6B3E13-75EA-4E59-851F-6938EDC33623}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D7ADA39A-9F3F-43FD-A4A7-A51B7F04D591}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-38510" yWindow="880" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="375">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -636,56 +636,50 @@
   <si>
     <t>5205 NOSTO LIDL SEINÄJOKI</t>
   </si>
   <si>
     <t>Verkatehtaankatu 12, 60100 SEINÄJOKI</t>
   </si>
   <si>
     <t>5207 NOSTO HALPA-HALLI PORI</t>
   </si>
   <si>
     <t>Paanakedonkatu 22, 28100 PORI</t>
   </si>
   <si>
     <t>5208 NOSTO HALPA-HALLI VAASA</t>
   </si>
   <si>
     <t>Laturintie 6, 65100 VAASA</t>
   </si>
   <si>
     <t>5209 NOSTO HALPA-HALLI KOKKOLA</t>
   </si>
   <si>
     <t>Tehtaankatu 1, 67100 KOKKOLA</t>
   </si>
   <si>
-    <t>5210 NOSTO HALPA-HALLI YLIVIESKA</t>
-[...4 lines deleted...]
-  <si>
     <t>5211 NOSTO HALPA-HALLI MUURAME</t>
   </si>
   <si>
     <t>Setäläntie 3, 40950 MUURAME</t>
   </si>
   <si>
     <t>5212 NOSTO HALPA-HALLI ÄÄNEKOSKI</t>
   </si>
   <si>
     <t>Kieppi 2, 44100 ÄÄNEKOSKI</t>
   </si>
   <si>
     <t>5213 NOSTO HALPA-HALLI IISALMI</t>
   </si>
   <si>
     <t>Kilpivirrantie 6, 74120 IISALMI</t>
   </si>
   <si>
     <t>5214 NOSTO HALPA-HALLI KAUSTINEN</t>
   </si>
   <si>
     <t>Pajalantie 4, 69600 KAUSTINEN</t>
   </si>
   <si>
     <t>5215 NOSTO HALPA-HALLI LAPUA</t>
@@ -852,170 +846,200 @@
   <si>
     <t>5246 NOSTO LIDL HYRYLÄ TUUSULA</t>
   </si>
   <si>
     <t>Autoasemankatu 6, 04300 TUUSULA</t>
   </si>
   <si>
     <t>5247 NOSTO HATTULAN SÄÄSTÖPANKKITORI</t>
   </si>
   <si>
     <t>Kinnalantie 3, 13720 PAROLA</t>
   </si>
   <si>
     <t>5248 NOSTO LIIKETILA RISTIINA</t>
   </si>
   <si>
     <t>Brahentie 16, 52300 RISTIINA</t>
   </si>
   <si>
     <t>5249 NOSTO HELSINGIN SÄHKÖTALO</t>
   </si>
   <si>
     <t>Kampinkuja 2, 00100 HELSINKI</t>
   </si>
   <si>
+    <t>5250 NOSTO KÄPPÄRÄN LIIKEKESKUS PORI</t>
+  </si>
+  <si>
+    <t>Kalevanpuisto 54, 28120 Pori</t>
+  </si>
+  <si>
     <t>5251 NOSTO LIDL ESPOO KAUKLAHTI</t>
   </si>
   <si>
     <t>Räävelintie 2, 02780 ESPOO</t>
   </si>
   <si>
     <t>5252 NOSTO HALPA-HALLI MUHOS</t>
   </si>
   <si>
     <t>Kirkkotie 2, 91500 MUHOS</t>
   </si>
   <si>
     <t>5253 NOSTO HALPA-HALLI KIIMINKI</t>
   </si>
   <si>
     <t>Isoahontie 1, 90900 KIIMINKI</t>
   </si>
   <si>
     <t>5254 NOSTO LIDL SAARIJÄRVI</t>
   </si>
   <si>
     <t>Jyväskyläntie 31 A, 43100 SAARIJÄRVI</t>
   </si>
   <si>
     <t>5255 NOSTO LIDL KESKUSTA OULU</t>
   </si>
   <si>
     <t>Isokatu 51, 90100 OULU</t>
   </si>
   <si>
     <t>5256 NOSTO SÄÄSTÖKUOPPA HAUKIPUDAS</t>
   </si>
   <si>
     <t>Annalankankaantie 1, 90830 HAUKIPUDAS</t>
   </si>
   <si>
     <t>5257 NOSTO LIDL HIIRONEN OULU</t>
   </si>
   <si>
     <t>Ruukinkuja 1, 90250 OULU</t>
   </si>
   <si>
     <t>5258 NOSTO LIDL KAAKKURI OULU</t>
   </si>
   <si>
     <t>Metsokankaantie 1, 90420 OULU</t>
   </si>
   <si>
+    <t>5259 NOSTO KAUPPAKESKUS TUULONEN</t>
+  </si>
+  <si>
+    <t>Tuulosentie 1, 14810 TUULOS</t>
+  </si>
+  <si>
     <t>5260 NOSTO VARKAUDEN PANKKITALO</t>
   </si>
   <si>
     <t>Ahlströminkatu 20, 78250 VARKAUS</t>
   </si>
   <si>
+    <t>5261 NOSTO NOLJAKAN OSTOSKESKUS</t>
+  </si>
+  <si>
+    <t>Noljakankaari 1, 80140 JOENSUU</t>
+  </si>
+  <si>
     <t>5262 NOSTO LOHJAN SAMPOTALO</t>
   </si>
   <si>
     <t>Kauppakatu 10-12, 08100 LOHJA</t>
   </si>
   <si>
     <t>5263 NOSTO KAUPPAKESKUS HANSA ULVILA</t>
   </si>
   <si>
     <t>Friitalantie 18, 28400 ULVILA</t>
   </si>
   <si>
     <t>5264 NOSTO KARSTULAN LIIKETILA</t>
   </si>
   <si>
     <t>Virastotie 8, 43500 KARSTULA</t>
   </si>
   <si>
+    <t>5265 NOSTO LIIKETILA SAMMONKATU 26</t>
+  </si>
+  <si>
+    <t>Sammonkatu 26, 33540 TAMPERE</t>
+  </si>
+  <si>
     <t>5266 NOSTO HÖYHTYÄN OSTOSKESKUS</t>
   </si>
   <si>
     <t>Latokartanontie 1, 90150 OULU</t>
   </si>
   <si>
     <t>5268 NOSTO HALPA-HALLI SIILINJÄRVI</t>
   </si>
   <si>
     <t>Siilinkoskentie 1, 71800 SIILINJÄRVI</t>
   </si>
   <si>
     <t>5269 NOSTO HALPA-HALLI KALAJOKI</t>
   </si>
   <si>
     <t>Kalajoentie 1, 85100 KALAJOKI</t>
   </si>
   <si>
     <t>5270 NOSTO PALOKKA RAIVAAJANTIE 1</t>
   </si>
   <si>
     <t>Raivaajantie 1, 40270 PALOKKA</t>
   </si>
   <si>
     <t>5271 NOSTO PADASJOKI KAUPPATIE 1</t>
   </si>
   <si>
     <t>Kauppatie 1, 17500 PADASJOKI</t>
   </si>
   <si>
     <t>5272 NOSTO YLISTARO KAUKOLANRAITTI 3</t>
   </si>
   <si>
     <t>Kaukolanraitti 3, 61400 YLISTARO</t>
   </si>
   <si>
     <t>5273 NOSTO KOUVOLA MADEKUJA 2</t>
   </si>
   <si>
     <t>Madekuja 2, 45160 KOUVOLA</t>
   </si>
   <si>
     <t>5274 NOSTO LIDL VARKAUS</t>
   </si>
   <si>
     <t>Kauppakatu 74, 78200 VARKAUS</t>
   </si>
   <si>
+    <t>5275 NOSTO TOKMANNI ÄHTÄRI</t>
+  </si>
+  <si>
+    <t>Niittyläntie 2, 63700 ÄHTÄRI</t>
+  </si>
+  <si>
     <t>5276 NOSTO TOKMANNI IVALO</t>
   </si>
   <si>
     <t>Neitamontie 2, 99800 IVALO</t>
   </si>
   <si>
     <t>5278 NOSTO TOKMANNI VANHAKYLÄ LOVIISA</t>
   </si>
   <si>
     <t>Heskerintie 17, 07740 PERNAJAN VANHAKYLÄ</t>
   </si>
   <si>
     <t>5279 NOSTO KAUPPAKESKUS KAARI HELSINKI</t>
   </si>
   <si>
     <t>Kantelettarentie 1, 00420 HELSINKI</t>
   </si>
   <si>
     <t>5282 NOSTO LIDL PETONEN KUOPIO</t>
   </si>
   <si>
     <t>Petosentie 4, 70820 KUOPIO</t>
   </si>
   <si>
     <t>5283 NOSTO KAUPPAKESKUS APAJA KUOPIO</t>
@@ -1071,60 +1095,96 @@
   <si>
     <t>5293 NOSTO LIIKETILA ROVAKATU 1 ROVANIEMI</t>
   </si>
   <si>
     <t>Rovakatu 1, 96100 ROVANIEMI</t>
   </si>
   <si>
     <t>5294 NOSTO LIIKETILA ROVAKATU 23 ROVANIEMI</t>
   </si>
   <si>
     <t>Rovakatu 23, 96100 ROVANIEMI</t>
   </si>
   <si>
     <t>5295 NOSTO K-SUPERMARKET MASI MELLUNMÄKI HELSINKI</t>
   </si>
   <si>
     <t>Pallaksentie 2, 00970 HELSINKI</t>
   </si>
   <si>
     <t>5296 NOSTO LIDL LAHTI KARISTO</t>
   </si>
   <si>
     <t>Siivolankatu 4, 15160 LAHTI</t>
   </si>
   <si>
+    <t>5299 NOSTO HOTELLI PELTOHOVI KIURUVESI</t>
+  </si>
+  <si>
+    <t>Asematie 9, 74700 KIURUVESI</t>
+  </si>
+  <si>
+    <t>5300 NOSTO LIIKETILA PIIKKILÄNTIE 3 JUVA</t>
+  </si>
+  <si>
+    <t>Piikkiläntie 3, 51900 JUVA</t>
+  </si>
+  <si>
+    <t>5302 NOSTO KOLINPORTTI JUUKA</t>
+  </si>
+  <si>
+    <t>Kolintie 10, 83950 AHMOVAARA</t>
+  </si>
+  <si>
+    <t>5304 NOSTO KEVÄTKUMMUN PALVELUKESKUS PORVOO</t>
+  </si>
+  <si>
+    <t>Sammontie 1, 06150 PORVOO</t>
+  </si>
+  <si>
     <t>5305 NOSTO LIDL VANTAANLAAKSO</t>
   </si>
   <si>
     <t>Vantaanlaaksontie 34, 01670 VANTAA</t>
   </si>
   <si>
     <t>5306 NOSTO KAUPPAKESKUS KAMPPI 1.KRS HELSINKI</t>
   </si>
   <si>
     <t>Urho Kekkosen katu 1, 00100 HELSINKI</t>
+  </si>
+  <si>
+    <t>5307 NOSTO HALPA-HALLI NIVALA</t>
+  </si>
+  <si>
+    <t>Toritie 20, 85500 NIVALA</t>
+  </si>
+  <si>
+    <t>5310 NOSTO LIIKETILA KOSKENALANTIE 5 SEINÄJOKI</t>
+  </si>
+  <si>
+    <t>Koskenalantie 5, 60220 SEINÄJOKI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1424,54 +1484,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E181"/>
+  <dimension ref="A1:E191"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A157" workbookViewId="0">
-      <selection activeCell="E181" sqref="E181"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>5100</v>
       </c>
@@ -3236,658 +3296,658 @@
         <v>63.101286000000002</v>
       </c>
       <c r="E105">
         <v>21.641475</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>5209</v>
       </c>
       <c r="B106" t="s">
         <v>204</v>
       </c>
       <c r="C106" t="s">
         <v>205</v>
       </c>
       <c r="D106">
         <v>63.835652899999999</v>
       </c>
       <c r="E106">
         <v>23.136034599999999</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107">
-        <v>5210</v>
+        <v>5211</v>
       </c>
       <c r="B107" t="s">
         <v>206</v>
       </c>
       <c r="C107" t="s">
         <v>207</v>
       </c>
       <c r="D107">
-        <v>64.071755899999999</v>
+        <v>62.136270600000003</v>
       </c>
       <c r="E107">
-        <v>24.5368928</v>
+        <v>25.671424900000002</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108">
-        <v>5211</v>
+        <v>5212</v>
       </c>
       <c r="B108" t="s">
         <v>208</v>
       </c>
       <c r="C108" t="s">
         <v>209</v>
       </c>
       <c r="D108">
-        <v>62.136270600000003</v>
+        <v>62.606918800000003</v>
       </c>
       <c r="E108">
-        <v>25.671424900000002</v>
+        <v>25.693878900000001</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109">
-        <v>5212</v>
+        <v>5213</v>
       </c>
       <c r="B109" t="s">
         <v>210</v>
       </c>
       <c r="C109" t="s">
         <v>211</v>
       </c>
       <c r="D109">
-        <v>62.606918800000003</v>
+        <v>63.569616500000002</v>
       </c>
       <c r="E109">
-        <v>25.693878900000001</v>
+        <v>27.1888805</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110">
-        <v>5213</v>
+        <v>5214</v>
       </c>
       <c r="B110" t="s">
         <v>212</v>
       </c>
       <c r="C110" t="s">
         <v>213</v>
       </c>
       <c r="D110">
-        <v>63.569616500000002</v>
+        <v>63.547735699999997</v>
       </c>
       <c r="E110">
-        <v>27.1888805</v>
+        <v>23.697510000000001</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111">
-        <v>5214</v>
+        <v>5215</v>
       </c>
       <c r="B111" t="s">
         <v>214</v>
       </c>
       <c r="C111" t="s">
         <v>215</v>
       </c>
       <c r="D111">
-        <v>63.547735699999997</v>
+        <v>62.973313900000001</v>
       </c>
       <c r="E111">
-        <v>23.697510000000001</v>
+        <v>23.008423000000001</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112">
-        <v>5215</v>
+        <v>5218</v>
       </c>
       <c r="B112" t="s">
         <v>216</v>
       </c>
       <c r="C112" t="s">
         <v>217</v>
       </c>
       <c r="D112">
-        <v>62.973313900000001</v>
+        <v>60.987736499999997</v>
       </c>
       <c r="E112">
-        <v>23.008423000000001</v>
+        <v>25.5327938</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113">
-        <v>5218</v>
+        <v>5219</v>
       </c>
       <c r="B113" t="s">
         <v>218</v>
       </c>
       <c r="C113" t="s">
         <v>219</v>
       </c>
       <c r="D113">
-        <v>60.987736499999997</v>
+        <v>61.205232700000003</v>
       </c>
       <c r="E113">
-        <v>25.5327938</v>
+        <v>26.0381155</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114">
-        <v>5219</v>
+        <v>5220</v>
       </c>
       <c r="B114" t="s">
         <v>220</v>
       </c>
       <c r="C114" t="s">
         <v>221</v>
       </c>
       <c r="D114">
-        <v>61.205232700000003</v>
+        <v>60.959798399999997</v>
       </c>
       <c r="E114">
-        <v>26.0381155</v>
+        <v>25.6528262</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115">
-        <v>5220</v>
+        <v>5222</v>
       </c>
       <c r="B115" t="s">
         <v>222</v>
       </c>
       <c r="C115" t="s">
         <v>223</v>
       </c>
       <c r="D115">
-        <v>60.959798399999997</v>
+        <v>60.905229300000002</v>
       </c>
       <c r="E115">
-        <v>25.6528262</v>
+        <v>26.607264799999999</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116">
-        <v>5222</v>
+        <v>5223</v>
       </c>
       <c r="B116" t="s">
         <v>224</v>
       </c>
       <c r="C116" t="s">
         <v>225</v>
       </c>
       <c r="D116">
-        <v>60.905229300000002</v>
+        <v>60.876522999999999</v>
       </c>
       <c r="E116">
-        <v>26.607264799999999</v>
+        <v>26.731888999999999</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117">
-        <v>5223</v>
+        <v>5224</v>
       </c>
       <c r="B117" t="s">
         <v>226</v>
       </c>
       <c r="C117" t="s">
         <v>227</v>
       </c>
       <c r="D117">
-        <v>60.876522999999999</v>
+        <v>60.8684741</v>
       </c>
       <c r="E117">
-        <v>26.731888999999999</v>
+        <v>26.671853200000001</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118">
-        <v>5224</v>
+        <v>5225</v>
       </c>
       <c r="B118" t="s">
         <v>228</v>
       </c>
       <c r="C118" t="s">
         <v>229</v>
       </c>
       <c r="D118">
-        <v>60.8684741</v>
+        <v>60.948032599999998</v>
       </c>
       <c r="E118">
-        <v>26.671853200000001</v>
+        <v>25.8917535</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119">
-        <v>5225</v>
+        <v>5226</v>
       </c>
       <c r="B119" t="s">
         <v>230</v>
       </c>
       <c r="C119" t="s">
         <v>231</v>
       </c>
       <c r="D119">
-        <v>60.948032599999998</v>
+        <v>62.252355600000001</v>
       </c>
       <c r="E119">
-        <v>25.8917535</v>
+        <v>25.194054399999999</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120">
-        <v>5226</v>
+        <v>5227</v>
       </c>
       <c r="B120" t="s">
         <v>232</v>
       </c>
       <c r="C120" t="s">
         <v>233</v>
       </c>
       <c r="D120">
-        <v>62.252355600000001</v>
+        <v>62.2580952</v>
       </c>
       <c r="E120">
-        <v>25.194054399999999</v>
+        <v>24.698564099999999</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121">
-        <v>5227</v>
+        <v>5228</v>
       </c>
       <c r="B121" t="s">
         <v>234</v>
       </c>
       <c r="C121" t="s">
         <v>235</v>
       </c>
       <c r="D121">
-        <v>62.2580952</v>
+        <v>60.239008200000001</v>
       </c>
       <c r="E121">
-        <v>24.698564099999999</v>
+        <v>24.849908500000002</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122">
-        <v>5228</v>
+        <v>5229</v>
       </c>
       <c r="B122" t="s">
         <v>236</v>
       </c>
       <c r="C122" t="s">
         <v>237</v>
       </c>
       <c r="D122">
-        <v>60.239008200000001</v>
+        <v>62.357732599999999</v>
       </c>
       <c r="E122">
-        <v>24.849908500000002</v>
+        <v>26.5730936</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123">
-        <v>5229</v>
+        <v>5230</v>
       </c>
       <c r="B123" t="s">
         <v>238</v>
       </c>
       <c r="C123" t="s">
         <v>239</v>
       </c>
       <c r="D123">
-        <v>62.357732599999999</v>
+        <v>62.176619899999999</v>
       </c>
       <c r="E123">
-        <v>26.5730936</v>
+        <v>27.840176599999999</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124">
-        <v>5230</v>
+        <v>5231</v>
       </c>
       <c r="B124" t="s">
         <v>240</v>
       </c>
       <c r="C124" t="s">
         <v>241</v>
       </c>
       <c r="D124">
-        <v>62.176619899999999</v>
+        <v>60.193016399999998</v>
       </c>
       <c r="E124">
-        <v>27.840176599999999</v>
+        <v>24.9471144</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125">
-        <v>5231</v>
+        <v>5232</v>
       </c>
       <c r="B125" t="s">
         <v>242</v>
       </c>
       <c r="C125" t="s">
         <v>243</v>
       </c>
       <c r="D125">
-        <v>60.193016399999998</v>
+        <v>67.1097252</v>
       </c>
       <c r="E125">
-        <v>24.9471144</v>
+        <v>27.515331</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126">
-        <v>5232</v>
+        <v>5233</v>
       </c>
       <c r="B126" t="s">
         <v>244</v>
       </c>
       <c r="C126" t="s">
         <v>245</v>
       </c>
       <c r="D126">
-        <v>67.1097252</v>
+        <v>64.023040300000005</v>
       </c>
       <c r="E126">
-        <v>27.515331</v>
+        <v>23.507648700000001</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127">
-        <v>5233</v>
+        <v>5234</v>
       </c>
       <c r="B127" t="s">
         <v>246</v>
       </c>
       <c r="C127" t="s">
         <v>247</v>
       </c>
       <c r="D127">
-        <v>64.023040300000005</v>
+        <v>61.0495296</v>
       </c>
       <c r="E127">
-        <v>23.507648700000001</v>
+        <v>26.484907</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128">
-        <v>5234</v>
+        <v>5235</v>
       </c>
       <c r="B128" t="s">
         <v>248</v>
       </c>
       <c r="C128" t="s">
         <v>249</v>
       </c>
       <c r="D128">
-        <v>61.0495296</v>
+        <v>60.910793099999999</v>
       </c>
       <c r="E128">
-        <v>26.484907</v>
+        <v>26.274282500000002</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129">
-        <v>5235</v>
+        <v>5236</v>
       </c>
       <c r="B129" t="s">
         <v>250</v>
       </c>
       <c r="C129" t="s">
         <v>251</v>
       </c>
       <c r="D129">
-        <v>60.910793099999999</v>
+        <v>60.284345799999997</v>
       </c>
       <c r="E129">
-        <v>26.274282500000002</v>
+        <v>25.028977099999999</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130">
-        <v>5236</v>
+        <v>5237</v>
       </c>
       <c r="B130" t="s">
         <v>252</v>
       </c>
       <c r="C130" t="s">
         <v>253</v>
       </c>
       <c r="D130">
-        <v>60.284345799999997</v>
+        <v>62.096765400000002</v>
       </c>
       <c r="E130">
-        <v>25.028977099999999</v>
+        <v>30.142111400000001</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131">
-        <v>5237</v>
+        <v>5239</v>
       </c>
       <c r="B131" t="s">
         <v>254</v>
       </c>
       <c r="C131" t="s">
         <v>255</v>
       </c>
       <c r="D131">
-        <v>62.096765400000002</v>
+        <v>60.489821200000002</v>
       </c>
       <c r="E131">
-        <v>30.142111400000001</v>
+        <v>22.26643</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132">
-        <v>5239</v>
+        <v>5240</v>
       </c>
       <c r="B132" t="s">
         <v>256</v>
       </c>
       <c r="C132" t="s">
         <v>257</v>
       </c>
       <c r="D132">
-        <v>60.489821200000002</v>
+        <v>61.4502934</v>
       </c>
       <c r="E132">
-        <v>22.26643</v>
+        <v>23.751761200000001</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133">
-        <v>5240</v>
+        <v>5241</v>
       </c>
       <c r="B133" t="s">
         <v>258</v>
       </c>
       <c r="C133" t="s">
         <v>259</v>
       </c>
       <c r="D133">
-        <v>61.4502934</v>
+        <v>60.516264900000003</v>
       </c>
       <c r="E133">
-        <v>23.751761200000001</v>
+        <v>26.931812699999998</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134">
-        <v>5241</v>
+        <v>5242</v>
       </c>
       <c r="B134" t="s">
         <v>260</v>
       </c>
       <c r="C134" t="s">
         <v>261</v>
       </c>
       <c r="D134">
-        <v>60.516264900000003</v>
+        <v>61.003471500000003</v>
       </c>
       <c r="E134">
-        <v>26.931812699999998</v>
+        <v>24.488433199999999</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135">
-        <v>5242</v>
+        <v>5243</v>
       </c>
       <c r="B135" t="s">
         <v>262</v>
       </c>
       <c r="C135" t="s">
         <v>263</v>
       </c>
       <c r="D135">
-        <v>61.003471500000003</v>
+        <v>61.007016900000004</v>
       </c>
       <c r="E135">
-        <v>24.488433199999999</v>
+        <v>24.44256</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136">
-        <v>5243</v>
+        <v>5244</v>
       </c>
       <c r="B136" t="s">
         <v>264</v>
       </c>
       <c r="C136" t="s">
         <v>265</v>
       </c>
       <c r="D136">
-        <v>61.007016900000004</v>
+        <v>66.543442499999998</v>
       </c>
       <c r="E136">
-        <v>24.44256</v>
+        <v>25.845343700000001</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137">
-        <v>5244</v>
+        <v>5245</v>
       </c>
       <c r="B137" t="s">
         <v>266</v>
       </c>
       <c r="C137" t="s">
         <v>267</v>
       </c>
       <c r="D137">
-        <v>66.543442499999998</v>
+        <v>60.255621900000001</v>
       </c>
       <c r="E137">
-        <v>25.845343700000001</v>
+        <v>24.823122099999999</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138">
-        <v>5245</v>
+        <v>5246</v>
       </c>
       <c r="B138" t="s">
         <v>268</v>
       </c>
       <c r="C138" t="s">
         <v>269</v>
       </c>
       <c r="D138">
-        <v>60.255621900000001</v>
+        <v>60.402798099999998</v>
       </c>
       <c r="E138">
-        <v>24.823122099999999</v>
+        <v>25.028392499999999</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139">
-        <v>5246</v>
+        <v>5247</v>
       </c>
       <c r="B139" t="s">
         <v>270</v>
       </c>
       <c r="C139" t="s">
         <v>271</v>
       </c>
       <c r="D139">
-        <v>60.402798099999998</v>
+        <v>61.055411100000001</v>
       </c>
       <c r="E139">
-        <v>25.028392499999999</v>
+        <v>24.373175400000001</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140">
-        <v>5247</v>
+        <v>5248</v>
       </c>
       <c r="B140" t="s">
         <v>272</v>
       </c>
       <c r="C140" t="s">
         <v>273</v>
       </c>
       <c r="D140">
-        <v>61.055411100000001</v>
+        <v>61.510473300000001</v>
       </c>
       <c r="E140">
-        <v>24.373175400000001</v>
+        <v>27.248717599999999</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141">
-        <v>5248</v>
+        <v>5249</v>
       </c>
       <c r="B141" t="s">
         <v>274</v>
       </c>
       <c r="C141" t="s">
         <v>275</v>
       </c>
       <c r="D141">
-        <v>61.510473300000001</v>
+        <v>60.168032799999999</v>
       </c>
       <c r="E141">
-        <v>27.248717599999999</v>
+        <v>24.930756899999999</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142">
-        <v>5249</v>
+        <v>5250</v>
       </c>
       <c r="B142" t="s">
         <v>276</v>
       </c>
       <c r="C142" t="s">
         <v>277</v>
       </c>
       <c r="D142">
-        <v>60.168032799999999</v>
+        <v>61.482638299999998</v>
       </c>
       <c r="E142">
-        <v>24.930756899999999</v>
+        <v>21.762750799999999</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143">
         <v>5251</v>
       </c>
       <c r="B143" t="s">
         <v>278</v>
       </c>
       <c r="C143" t="s">
         <v>279</v>
       </c>
       <c r="D143">
         <v>60.188334900000001</v>
       </c>
       <c r="E143">
         <v>24.587379500000001</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144">
         <v>5252</v>
       </c>
       <c r="B144" t="s">
         <v>280</v>
@@ -3984,573 +4044,743 @@
         <v>64.985810999999998</v>
       </c>
       <c r="E149">
         <v>25.5142025</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150">
         <v>5258</v>
       </c>
       <c r="B150" t="s">
         <v>292</v>
       </c>
       <c r="C150" t="s">
         <v>293</v>
       </c>
       <c r="D150">
         <v>64.958586199999999</v>
       </c>
       <c r="E150">
         <v>25.525832000000001</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151">
-        <v>5260</v>
+        <v>5259</v>
       </c>
       <c r="B151" t="s">
         <v>294</v>
       </c>
       <c r="C151" t="s">
         <v>295</v>
       </c>
       <c r="D151">
-        <v>62.3146494</v>
+        <v>61.105733700000002</v>
       </c>
       <c r="E151">
-        <v>27.893097600000001</v>
+        <v>24.864709000000001</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152">
-        <v>5262</v>
+        <v>5260</v>
       </c>
       <c r="B152" t="s">
         <v>296</v>
       </c>
       <c r="C152" t="s">
         <v>297</v>
       </c>
       <c r="D152">
-        <v>60.249965400000001</v>
+        <v>62.3146494</v>
       </c>
       <c r="E152">
-        <v>24.065802999999999</v>
+        <v>27.893097600000001</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153">
-        <v>5263</v>
+        <v>5261</v>
       </c>
       <c r="B153" t="s">
         <v>298</v>
       </c>
       <c r="C153" t="s">
         <v>299</v>
       </c>
       <c r="D153">
-        <v>61.428695099999999</v>
+        <v>62.625116400000003</v>
       </c>
       <c r="E153">
-        <v>21.876230100000001</v>
+        <v>29.694596199999999</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154">
-        <v>5264</v>
+        <v>5262</v>
       </c>
       <c r="B154" t="s">
         <v>300</v>
       </c>
       <c r="C154" t="s">
         <v>301</v>
       </c>
       <c r="D154">
-        <v>62.878728600000002</v>
+        <v>60.249965400000001</v>
       </c>
       <c r="E154">
-        <v>24.802969900000001</v>
+        <v>24.065802999999999</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155">
-        <v>5266</v>
+        <v>5263</v>
       </c>
       <c r="B155" t="s">
         <v>302</v>
       </c>
       <c r="C155" t="s">
         <v>303</v>
       </c>
       <c r="D155">
-        <v>64.997377</v>
+        <v>61.428695099999999</v>
       </c>
       <c r="E155">
-        <v>25.486610899999999</v>
+        <v>21.876230100000001</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156">
-        <v>5268</v>
+        <v>5264</v>
       </c>
       <c r="B156" t="s">
         <v>304</v>
       </c>
       <c r="C156" t="s">
         <v>305</v>
       </c>
       <c r="D156">
-        <v>63.078892000000003</v>
+        <v>62.878728600000002</v>
       </c>
       <c r="E156">
-        <v>27.678173000000001</v>
+        <v>24.802969900000001</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157">
-        <v>5269</v>
+        <v>5265</v>
       </c>
       <c r="B157" t="s">
         <v>306</v>
       </c>
       <c r="C157" t="s">
         <v>307</v>
       </c>
       <c r="D157">
-        <v>64.259192400000003</v>
+        <v>61.497061899999999</v>
       </c>
       <c r="E157">
-        <v>23.947225299999999</v>
+        <v>23.7975262</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158">
-        <v>5270</v>
+        <v>5266</v>
       </c>
       <c r="B158" t="s">
         <v>308</v>
       </c>
       <c r="C158" t="s">
         <v>309</v>
       </c>
       <c r="D158">
-        <v>62.288493099999997</v>
+        <v>64.997377</v>
       </c>
       <c r="E158">
-        <v>25.7440493</v>
+        <v>25.486610899999999</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159">
-        <v>5271</v>
+        <v>5268</v>
       </c>
       <c r="B159" t="s">
         <v>310</v>
       </c>
       <c r="C159" t="s">
         <v>311</v>
       </c>
       <c r="D159">
-        <v>61.348778699999997</v>
+        <v>63.078892000000003</v>
       </c>
       <c r="E159">
-        <v>25.264756800000001</v>
+        <v>27.678173000000001</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160">
-        <v>5272</v>
+        <v>5269</v>
       </c>
       <c r="B160" t="s">
         <v>312</v>
       </c>
       <c r="C160" t="s">
         <v>313</v>
       </c>
       <c r="D160">
-        <v>62.939663699999997</v>
+        <v>64.259192400000003</v>
       </c>
       <c r="E160">
-        <v>22.515646799999999</v>
+        <v>23.947225299999999</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161">
-        <v>5273</v>
+        <v>5270</v>
       </c>
       <c r="B161" t="s">
         <v>314</v>
       </c>
       <c r="C161" t="s">
         <v>315</v>
       </c>
       <c r="D161">
-        <v>60.887875999999999</v>
+        <v>62.288493099999997</v>
       </c>
       <c r="E161">
-        <v>26.724939299999999</v>
+        <v>25.7440493</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162">
-        <v>5274</v>
+        <v>5271</v>
       </c>
       <c r="B162" t="s">
         <v>316</v>
       </c>
       <c r="C162" t="s">
         <v>317</v>
       </c>
       <c r="D162">
-        <v>62.318004199999997</v>
+        <v>61.348778699999997</v>
       </c>
       <c r="E162">
-        <v>27.861458299999999</v>
+        <v>25.264756800000001</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163">
-        <v>5276</v>
+        <v>5272</v>
       </c>
       <c r="B163" t="s">
         <v>318</v>
       </c>
       <c r="C163" t="s">
         <v>319</v>
       </c>
       <c r="D163">
-        <v>68.657641900000002</v>
+        <v>62.939663699999997</v>
       </c>
       <c r="E163">
-        <v>27.5397058</v>
+        <v>22.515646799999999</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164">
-        <v>5278</v>
+        <v>5273</v>
       </c>
       <c r="B164" t="s">
         <v>320</v>
       </c>
       <c r="C164" t="s">
         <v>321</v>
       </c>
       <c r="D164">
-        <v>60.483503800000001</v>
+        <v>60.887875999999999</v>
       </c>
       <c r="E164">
-        <v>25.891986500000002</v>
+        <v>26.724939299999999</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165">
-        <v>5279</v>
+        <v>5274</v>
       </c>
       <c r="B165" t="s">
         <v>322</v>
       </c>
       <c r="C165" t="s">
         <v>323</v>
       </c>
       <c r="D165">
-        <v>60.2366679</v>
+        <v>62.318004199999997</v>
       </c>
       <c r="E165">
-        <v>24.892643799999998</v>
+        <v>27.861458299999999</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166">
-        <v>5282</v>
+        <v>5275</v>
       </c>
       <c r="B166" t="s">
         <v>324</v>
       </c>
       <c r="C166" t="s">
         <v>325</v>
       </c>
       <c r="D166">
-        <v>62.840009700000003</v>
+        <v>62.5481336</v>
       </c>
       <c r="E166">
-        <v>27.647402499999998</v>
+        <v>24.076059699999998</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167">
-        <v>5283</v>
+        <v>5276</v>
       </c>
       <c r="B167" t="s">
         <v>326</v>
       </c>
       <c r="C167" t="s">
         <v>327</v>
       </c>
       <c r="D167">
-        <v>62.892326300000001</v>
+        <v>68.657641900000002</v>
       </c>
       <c r="E167">
-        <v>27.678740699999999</v>
+        <v>27.5397058</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168">
-        <v>5284</v>
+        <v>5278</v>
       </c>
       <c r="B168" t="s">
         <v>328</v>
       </c>
       <c r="C168" t="s">
         <v>329</v>
       </c>
       <c r="D168">
-        <v>61.056902000000001</v>
+        <v>60.483503800000001</v>
       </c>
       <c r="E168">
-        <v>28.193155900000001</v>
+        <v>25.891986500000002</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169">
-        <v>5285</v>
+        <v>5279</v>
       </c>
       <c r="B169" t="s">
         <v>330</v>
       </c>
       <c r="C169" t="s">
         <v>331</v>
       </c>
       <c r="D169">
-        <v>62.603193400000002</v>
+        <v>60.2366679</v>
       </c>
       <c r="E169">
-        <v>29.762140299999999</v>
+        <v>24.892643799999998</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170">
-        <v>5286</v>
+        <v>5282</v>
       </c>
       <c r="B170" t="s">
         <v>332</v>
       </c>
       <c r="C170" t="s">
         <v>333</v>
       </c>
       <c r="D170">
-        <v>60.457083300000001</v>
+        <v>62.840009700000003</v>
       </c>
       <c r="E170">
-        <v>22.268046600000002</v>
+        <v>27.647402499999998</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171">
-        <v>5287</v>
+        <v>5283</v>
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
-        <v>62.978588100000003</v>
+        <v>62.892326300000001</v>
       </c>
       <c r="E171">
-        <v>22.008647799999999</v>
+        <v>27.678740699999999</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172">
-        <v>5288</v>
+        <v>5284</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
         <v>337</v>
       </c>
       <c r="D172">
-        <v>61.874307000000002</v>
+        <v>61.056902000000001</v>
       </c>
       <c r="E172">
-        <v>28.95496</v>
+        <v>28.193155900000001</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173">
-        <v>5289</v>
+        <v>5285</v>
       </c>
       <c r="B173" t="s">
         <v>338</v>
       </c>
       <c r="C173" t="s">
         <v>339</v>
       </c>
       <c r="D173">
-        <v>63.826061600000003</v>
+        <v>62.603193400000002</v>
       </c>
       <c r="E173">
-        <v>23.071625300000001</v>
+        <v>29.762140299999999</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174">
-        <v>5291</v>
+        <v>5286</v>
       </c>
       <c r="B174" t="s">
         <v>340</v>
       </c>
       <c r="C174" t="s">
         <v>341</v>
       </c>
       <c r="D174">
-        <v>60.260143200000002</v>
+        <v>60.457083300000001</v>
       </c>
       <c r="E174">
-        <v>24.853458199999999</v>
+        <v>22.268046600000002</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175">
-        <v>5292</v>
+        <v>5287</v>
       </c>
       <c r="B175" t="s">
         <v>342</v>
       </c>
       <c r="C175" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D175">
-        <v>60.260143200000002</v>
+        <v>62.978588100000003</v>
       </c>
       <c r="E175">
-        <v>24.853458199999999</v>
+        <v>22.008647799999999</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176">
-        <v>5293</v>
+        <v>5288</v>
       </c>
       <c r="B176" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C176" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D176">
-        <v>66.497548399999999</v>
+        <v>61.874307000000002</v>
       </c>
       <c r="E176">
-        <v>25.724798799999999</v>
+        <v>28.95496</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177">
-        <v>5294</v>
+        <v>5289</v>
       </c>
       <c r="B177" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C177" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D177">
-        <v>66.501859600000003</v>
+        <v>63.826061600000003</v>
       </c>
       <c r="E177">
-        <v>25.727199800000001</v>
+        <v>23.071625300000001</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178">
-        <v>5295</v>
+        <v>5291</v>
       </c>
       <c r="B178" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C178" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D178">
-        <v>60.238121</v>
+        <v>60.260143200000002</v>
       </c>
       <c r="E178">
-        <v>25.110425899999999</v>
+        <v>24.853458199999999</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179">
-        <v>5296</v>
+        <v>5292</v>
       </c>
       <c r="B179" t="s">
+        <v>350</v>
+      </c>
+      <c r="C179" t="s">
         <v>349</v>
       </c>
-      <c r="C179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179">
-        <v>60.983772199999997</v>
+        <v>60.260143200000002</v>
       </c>
       <c r="E179">
-        <v>25.739566199999999</v>
+        <v>24.853458199999999</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180">
-        <v>5305</v>
+        <v>5293</v>
       </c>
       <c r="B180" t="s">
         <v>351</v>
       </c>
       <c r="C180" t="s">
         <v>352</v>
       </c>
       <c r="D180">
-        <v>60.279248299999999</v>
+        <v>66.497548399999999</v>
       </c>
       <c r="E180">
-        <v>24.872218400000001</v>
+        <v>25.724798799999999</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181">
-        <v>5306</v>
+        <v>5294</v>
       </c>
       <c r="B181" t="s">
         <v>353</v>
       </c>
       <c r="C181" t="s">
         <v>354</v>
       </c>
       <c r="D181">
+        <v>66.501859600000003</v>
+      </c>
+      <c r="E181">
+        <v>25.727199800000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182">
+        <v>5295</v>
+      </c>
+      <c r="B182" t="s">
+        <v>355</v>
+      </c>
+      <c r="C182" t="s">
+        <v>356</v>
+      </c>
+      <c r="D182">
+        <v>60.238121</v>
+      </c>
+      <c r="E182">
+        <v>25.110425899999999</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183">
+        <v>5296</v>
+      </c>
+      <c r="B183" t="s">
+        <v>357</v>
+      </c>
+      <c r="C183" t="s">
+        <v>358</v>
+      </c>
+      <c r="D183">
+        <v>60.983772199999997</v>
+      </c>
+      <c r="E183">
+        <v>25.739566199999999</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184">
+        <v>5299</v>
+      </c>
+      <c r="B184" t="s">
+        <v>359</v>
+      </c>
+      <c r="C184" t="s">
+        <v>360</v>
+      </c>
+      <c r="D184">
+        <v>63.651524500000001</v>
+      </c>
+      <c r="E184">
+        <v>26.618350499999998</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185">
+        <v>5300</v>
+      </c>
+      <c r="B185" t="s">
+        <v>361</v>
+      </c>
+      <c r="C185" t="s">
+        <v>362</v>
+      </c>
+      <c r="D185">
+        <v>61.897019499999999</v>
+      </c>
+      <c r="E185">
+        <v>27.855808499999998</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186">
+        <v>5302</v>
+      </c>
+      <c r="B186" t="s">
+        <v>363</v>
+      </c>
+      <c r="C186" t="s">
+        <v>364</v>
+      </c>
+      <c r="D186">
+        <v>63.0943057</v>
+      </c>
+      <c r="E186">
+        <v>29.612760399999999</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187">
+        <v>5304</v>
+      </c>
+      <c r="B187" t="s">
+        <v>365</v>
+      </c>
+      <c r="C187" t="s">
+        <v>366</v>
+      </c>
+      <c r="D187">
+        <v>60.386867899999999</v>
+      </c>
+      <c r="E187">
+        <v>25.696240899999999</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188">
+        <v>5305</v>
+      </c>
+      <c r="B188" t="s">
+        <v>367</v>
+      </c>
+      <c r="C188" t="s">
+        <v>368</v>
+      </c>
+      <c r="D188">
+        <v>60.279248299999999</v>
+      </c>
+      <c r="E188">
+        <v>24.872218400000001</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189">
+        <v>5306</v>
+      </c>
+      <c r="B189" t="s">
+        <v>369</v>
+      </c>
+      <c r="C189" t="s">
+        <v>370</v>
+      </c>
+      <c r="D189">
         <v>60.168632899999999</v>
       </c>
-      <c r="E181">
+      <c r="E189">
         <v>24.930775199999999</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190">
+        <v>5307</v>
+      </c>
+      <c r="B190" t="s">
+        <v>371</v>
+      </c>
+      <c r="C190" t="s">
+        <v>372</v>
+      </c>
+      <c r="D190">
+        <v>63.928528</v>
+      </c>
+      <c r="E190">
+        <v>24.9664748</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191">
+        <v>5310</v>
+      </c>
+      <c r="B191" t="s">
+        <v>373</v>
+      </c>
+      <c r="C191" t="s">
+        <v>374</v>
+      </c>
+      <c r="D191">
+        <v>62.777654300000002</v>
+      </c>
+      <c r="E191">
+        <v>22.829285200000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>