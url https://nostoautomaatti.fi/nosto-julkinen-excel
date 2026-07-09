--- v7 (2026-06-18)
+++ v8 (2026-07-09)
@@ -4,63 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D7ADA39A-9F3F-43FD-A4A7-A51B7F04D591}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8CE3FC5F-B8DE-4824-8E65-AFC4FEBF6490}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="381">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -96,57 +96,57 @@
   <si>
     <t>Katajanokanlaituri 8, 00160 HELSINKI</t>
   </si>
   <si>
     <t>5107 NOSTO OLYMPIARANTA</t>
   </si>
   <si>
     <t>Olympiaranta 1, 00140 HELSINKI</t>
   </si>
   <si>
     <t>5108 NOSTO SAMMONKATU KAJAANI</t>
   </si>
   <si>
     <t>Sammonkatu 13, 87100 KAJAANI</t>
   </si>
   <si>
     <t>5109 NOSTO KATAJANOKKA TERMINAALI 1ST. FLOOR</t>
   </si>
   <si>
     <t>5111 NOSTO ECKERÖ LINE M/S FINLANDIA</t>
   </si>
   <si>
     <t>Tyynenmerenkatu 14, 00180 HELSINKI</t>
   </si>
   <si>
-    <t>5112 NOSTO CUBE1 NF1 TOKMANNI LIELAHTI</t>
-[...5 lines deleted...]
-    <t>5113 NOSTO CUBE1 NF2 TOKMANNI LIELAHTI</t>
+    <t>5112 NOSTO CUBE 1 TEIVON RAVIRATA</t>
+  </si>
+  <si>
+    <t>Velodromintie 2, 33420 TAMPERE</t>
+  </si>
+  <si>
+    <t>5113 NOSTO CUBE 2 TEIVON RAVIRATA</t>
   </si>
   <si>
     <t>5114 NOSTO DUO HERVANTA TAMPERE</t>
   </si>
   <si>
     <t>Pietilänkatu 2, 33720 TAMPERE</t>
   </si>
   <si>
     <t>5115 NOSTO TAMMELA STADION TAMPERE</t>
   </si>
   <si>
     <t>Tammelankatu 25, 33500 TAMPERE</t>
   </si>
   <si>
     <t>5116 NOSTO KAUPPAKESKUS AKSELI MIKKELI</t>
   </si>
   <si>
     <t>Hallituskatu 7-9, 50100 MIKKELI</t>
   </si>
   <si>
     <t>5117 NOSTO MÄNTYNUMMI LOHJA</t>
   </si>
   <si>
     <t>Mäntynummentie 46, 08500 LOHJA</t>
   </si>
@@ -636,50 +636,56 @@
   <si>
     <t>5205 NOSTO LIDL SEINÄJOKI</t>
   </si>
   <si>
     <t>Verkatehtaankatu 12, 60100 SEINÄJOKI</t>
   </si>
   <si>
     <t>5207 NOSTO HALPA-HALLI PORI</t>
   </si>
   <si>
     <t>Paanakedonkatu 22, 28100 PORI</t>
   </si>
   <si>
     <t>5208 NOSTO HALPA-HALLI VAASA</t>
   </si>
   <si>
     <t>Laturintie 6, 65100 VAASA</t>
   </si>
   <si>
     <t>5209 NOSTO HALPA-HALLI KOKKOLA</t>
   </si>
   <si>
     <t>Tehtaankatu 1, 67100 KOKKOLA</t>
   </si>
   <si>
+    <t>5210 NOSTO HALPAHALLI YLIVIESKA</t>
+  </si>
+  <si>
+    <t>Rautatiekatu 11, 84100 YLIVIESKA</t>
+  </si>
+  <si>
     <t>5211 NOSTO HALPA-HALLI MUURAME</t>
   </si>
   <si>
     <t>Setäläntie 3, 40950 MUURAME</t>
   </si>
   <si>
     <t>5212 NOSTO HALPA-HALLI ÄÄNEKOSKI</t>
   </si>
   <si>
     <t>Kieppi 2, 44100 ÄÄNEKOSKI</t>
   </si>
   <si>
     <t>5213 NOSTO HALPA-HALLI IISALMI</t>
   </si>
   <si>
     <t>Kilpivirrantie 6, 74120 IISALMI</t>
   </si>
   <si>
     <t>5214 NOSTO HALPA-HALLI KAUSTINEN</t>
   </si>
   <si>
     <t>Pajalantie 4, 69600 KAUSTINEN</t>
   </si>
   <si>
     <t>5215 NOSTO HALPA-HALLI LAPUA</t>
@@ -849,51 +855,51 @@
   <si>
     <t>Autoasemankatu 6, 04300 TUUSULA</t>
   </si>
   <si>
     <t>5247 NOSTO HATTULAN SÄÄSTÖPANKKITORI</t>
   </si>
   <si>
     <t>Kinnalantie 3, 13720 PAROLA</t>
   </si>
   <si>
     <t>5248 NOSTO LIIKETILA RISTIINA</t>
   </si>
   <si>
     <t>Brahentie 16, 52300 RISTIINA</t>
   </si>
   <si>
     <t>5249 NOSTO HELSINGIN SÄHKÖTALO</t>
   </si>
   <si>
     <t>Kampinkuja 2, 00100 HELSINKI</t>
   </si>
   <si>
     <t>5250 NOSTO KÄPPÄRÄN LIIKEKESKUS PORI</t>
   </si>
   <si>
-    <t>Kalevanpuisto 54, 28120 Pori</t>
+    <t>Kalevanpuisto 54, 28120 PORI</t>
   </si>
   <si>
     <t>5251 NOSTO LIDL ESPOO KAUKLAHTI</t>
   </si>
   <si>
     <t>Räävelintie 2, 02780 ESPOO</t>
   </si>
   <si>
     <t>5252 NOSTO HALPA-HALLI MUHOS</t>
   </si>
   <si>
     <t>Kirkkotie 2, 91500 MUHOS</t>
   </si>
   <si>
     <t>5253 NOSTO HALPA-HALLI KIIMINKI</t>
   </si>
   <si>
     <t>Isoahontie 1, 90900 KIIMINKI</t>
   </si>
   <si>
     <t>5254 NOSTO LIDL SAARIJÄRVI</t>
   </si>
   <si>
     <t>Jyväskyläntie 31 A, 43100 SAARIJÄRVI</t>
   </si>
@@ -1020,92 +1026,98 @@
   <si>
     <t>5276 NOSTO TOKMANNI IVALO</t>
   </si>
   <si>
     <t>Neitamontie 2, 99800 IVALO</t>
   </si>
   <si>
     <t>5278 NOSTO TOKMANNI VANHAKYLÄ LOVIISA</t>
   </si>
   <si>
     <t>Heskerintie 17, 07740 PERNAJAN VANHAKYLÄ</t>
   </si>
   <si>
     <t>5279 NOSTO KAUPPAKESKUS KAARI HELSINKI</t>
   </si>
   <si>
     <t>Kantelettarentie 1, 00420 HELSINKI</t>
   </si>
   <si>
     <t>5282 NOSTO LIDL PETONEN KUOPIO</t>
   </si>
   <si>
     <t>Petosentie 4, 70820 KUOPIO</t>
   </si>
   <si>
-    <t>5283 NOSTO KAUPPAKESKUS APAJA KUOPIO</t>
-[...2 lines deleted...]
-    <t>Kauppakatu 45, 70110 KUOPIO</t>
+    <t>5283 NOSTO K-SUPERMARKET KNUUTILANKANGAS</t>
+  </si>
+  <si>
+    <t>Knuutilankankaantie 1, 90240 OULU</t>
   </si>
   <si>
     <t>5284 NOSTO KAUPPAKESKUS ISOKRISTIINA LAPPEENRANTA</t>
   </si>
   <si>
     <t>Brahenkatu 5, 53100 LAPPEENRANTA</t>
   </si>
   <si>
     <t>5285 NOSTO KAUPPAKESKUS PLAZA CENTRUM JOENSUU</t>
   </si>
   <si>
     <t>Kauppakatu 29, 80100 JOENSUU</t>
   </si>
   <si>
     <t>5286 NOSTO TURUN LINJA-AUTOASEMA</t>
   </si>
   <si>
     <t>Läntinen Pitkäkatu 7, 20100 TURKU</t>
   </si>
   <si>
     <t>5287 NOSTO HALPA-HALLI LAIHIA</t>
   </si>
   <si>
     <t>Kauppatie 4, 66400 LAIHIA</t>
   </si>
   <si>
     <t>5288 NOSTO TOKMANNI SAVONLINNA</t>
   </si>
   <si>
     <t>Kartanonväylä 3, 57210 SAVONLINNA</t>
   </si>
   <si>
     <t>5289 NOSTO KOIVUHAAN PALVELUKESKUS KOKKOLA</t>
   </si>
   <si>
     <t>Mäntynäädänkatu 6, 67800 KOKKOLA</t>
   </si>
   <si>
+    <t>5290 NOSTO LIIKETILA LOIMAA HIRVIKOSKI</t>
+  </si>
+  <si>
+    <t>Hirvikoskentie 219, 32210 LOIMAA</t>
+  </si>
+  <si>
     <t>5291 NOSTO KAUPPAKESKUS MYYRMANNI 1.KRS VANTAA</t>
   </si>
   <si>
     <t>Iskoskuja 3A, 01600 VANTAA</t>
   </si>
   <si>
     <t>5292 NOSTO KAUPPAKESKUS MYYRMANNI 0.KRS VANTAA</t>
   </si>
   <si>
     <t>5293 NOSTO LIIKETILA ROVAKATU 1 ROVANIEMI</t>
   </si>
   <si>
     <t>Rovakatu 1, 96100 ROVANIEMI</t>
   </si>
   <si>
     <t>5294 NOSTO LIIKETILA ROVAKATU 23 ROVANIEMI</t>
   </si>
   <si>
     <t>Rovakatu 23, 96100 ROVANIEMI</t>
   </si>
   <si>
     <t>5295 NOSTO K-SUPERMARKET MASI MELLUNMÄKI HELSINKI</t>
   </si>
   <si>
     <t>Pallaksentie 2, 00970 HELSINKI</t>
@@ -1113,78 +1125,84 @@
   <si>
     <t>5296 NOSTO LIDL LAHTI KARISTO</t>
   </si>
   <si>
     <t>Siivolankatu 4, 15160 LAHTI</t>
   </si>
   <si>
     <t>5299 NOSTO HOTELLI PELTOHOVI KIURUVESI</t>
   </si>
   <si>
     <t>Asematie 9, 74700 KIURUVESI</t>
   </si>
   <si>
     <t>5300 NOSTO LIIKETILA PIIKKILÄNTIE 3 JUVA</t>
   </si>
   <si>
     <t>Piikkiläntie 3, 51900 JUVA</t>
   </si>
   <si>
     <t>5302 NOSTO KOLINPORTTI JUUKA</t>
   </si>
   <si>
     <t>Kolintie 10, 83950 AHMOVAARA</t>
   </si>
   <si>
-    <t>5304 NOSTO KEVÄTKUMMUN PALVELUKESKUS PORVOO</t>
-[...2 lines deleted...]
-    <t>Sammontie 1, 06150 PORVOO</t>
+    <t>5303 NOSTO LIIKETILA RUSKO</t>
+  </si>
+  <si>
+    <t>Vanhatie 2, 21290 RUSKO</t>
   </si>
   <si>
     <t>5305 NOSTO LIDL VANTAANLAAKSO</t>
   </si>
   <si>
     <t>Vantaanlaaksontie 34, 01670 VANTAA</t>
   </si>
   <si>
     <t>5306 NOSTO KAUPPAKESKUS KAMPPI 1.KRS HELSINKI</t>
   </si>
   <si>
     <t>Urho Kekkosen katu 1, 00100 HELSINKI</t>
   </si>
   <si>
     <t>5307 NOSTO HALPA-HALLI NIVALA</t>
   </si>
   <si>
     <t>Toritie 20, 85500 NIVALA</t>
   </si>
   <si>
     <t>5310 NOSTO LIIKETILA KOSKENALANTIE 5 SEINÄJOKI</t>
   </si>
   <si>
     <t>Koskenalantie 5, 60220 SEINÄJOKI</t>
+  </si>
+  <si>
+    <t>5311 NOSTO LIIKETILA KAINUUNTIE 26 SOTKAMO</t>
+  </si>
+  <si>
+    <t>Kainuuntie 26, 88600 SOTKAMO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1484,54 +1502,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E191"/>
+  <dimension ref="A1:E194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1:E1048576"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>5100</v>
       </c>
@@ -1707,71 +1725,71 @@
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>60.150460799999998</v>
       </c>
       <c r="E12">
         <v>24.915343700000001</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>5112</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>61.517262000000002</v>
+        <v>61.529525399999997</v>
       </c>
       <c r="E13">
-        <v>23.6671306</v>
+        <v>23.6254794</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>5113</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>61.517262000000002</v>
+        <v>61.529525399999997</v>
       </c>
       <c r="E14">
-        <v>23.6671306</v>
+        <v>23.6254794</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>5114</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>61.450932100000003</v>
       </c>
       <c r="E15">
         <v>23.851271199999999</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>5115</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
@@ -3296,1491 +3314,1542 @@
         <v>63.101286000000002</v>
       </c>
       <c r="E105">
         <v>21.641475</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>5209</v>
       </c>
       <c r="B106" t="s">
         <v>204</v>
       </c>
       <c r="C106" t="s">
         <v>205</v>
       </c>
       <c r="D106">
         <v>63.835652899999999</v>
       </c>
       <c r="E106">
         <v>23.136034599999999</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107">
-        <v>5211</v>
+        <v>5210</v>
       </c>
       <c r="B107" t="s">
         <v>206</v>
       </c>
       <c r="C107" t="s">
         <v>207</v>
       </c>
       <c r="D107">
-        <v>62.136270600000003</v>
+        <v>64.071755899999999</v>
       </c>
       <c r="E107">
-        <v>25.671424900000002</v>
+        <v>24.5368928</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108">
-        <v>5212</v>
+        <v>5211</v>
       </c>
       <c r="B108" t="s">
         <v>208</v>
       </c>
       <c r="C108" t="s">
         <v>209</v>
       </c>
       <c r="D108">
-        <v>62.606918800000003</v>
+        <v>62.136270600000003</v>
       </c>
       <c r="E108">
-        <v>25.693878900000001</v>
+        <v>25.671424900000002</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109">
-        <v>5213</v>
+        <v>5212</v>
       </c>
       <c r="B109" t="s">
         <v>210</v>
       </c>
       <c r="C109" t="s">
         <v>211</v>
       </c>
       <c r="D109">
-        <v>63.569616500000002</v>
+        <v>62.606918800000003</v>
       </c>
       <c r="E109">
-        <v>27.1888805</v>
+        <v>25.693878900000001</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110">
-        <v>5214</v>
+        <v>5213</v>
       </c>
       <c r="B110" t="s">
         <v>212</v>
       </c>
       <c r="C110" t="s">
         <v>213</v>
       </c>
       <c r="D110">
-        <v>63.547735699999997</v>
+        <v>63.569616500000002</v>
       </c>
       <c r="E110">
-        <v>23.697510000000001</v>
+        <v>27.1888805</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111">
-        <v>5215</v>
+        <v>5214</v>
       </c>
       <c r="B111" t="s">
         <v>214</v>
       </c>
       <c r="C111" t="s">
         <v>215</v>
       </c>
       <c r="D111">
-        <v>62.973313900000001</v>
+        <v>63.547735699999997</v>
       </c>
       <c r="E111">
-        <v>23.008423000000001</v>
+        <v>23.697510000000001</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112">
-        <v>5218</v>
+        <v>5215</v>
       </c>
       <c r="B112" t="s">
         <v>216</v>
       </c>
       <c r="C112" t="s">
         <v>217</v>
       </c>
       <c r="D112">
-        <v>60.987736499999997</v>
+        <v>62.973313900000001</v>
       </c>
       <c r="E112">
-        <v>25.5327938</v>
+        <v>23.008423000000001</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113">
-        <v>5219</v>
+        <v>5218</v>
       </c>
       <c r="B113" t="s">
         <v>218</v>
       </c>
       <c r="C113" t="s">
         <v>219</v>
       </c>
       <c r="D113">
-        <v>61.205232700000003</v>
+        <v>60.987736499999997</v>
       </c>
       <c r="E113">
-        <v>26.0381155</v>
+        <v>25.5327938</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114">
-        <v>5220</v>
+        <v>5219</v>
       </c>
       <c r="B114" t="s">
         <v>220</v>
       </c>
       <c r="C114" t="s">
         <v>221</v>
       </c>
       <c r="D114">
-        <v>60.959798399999997</v>
+        <v>61.205232700000003</v>
       </c>
       <c r="E114">
-        <v>25.6528262</v>
+        <v>26.0381155</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115">
-        <v>5222</v>
+        <v>5220</v>
       </c>
       <c r="B115" t="s">
         <v>222</v>
       </c>
       <c r="C115" t="s">
         <v>223</v>
       </c>
       <c r="D115">
-        <v>60.905229300000002</v>
+        <v>60.959798399999997</v>
       </c>
       <c r="E115">
-        <v>26.607264799999999</v>
+        <v>25.6528262</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116">
-        <v>5223</v>
+        <v>5222</v>
       </c>
       <c r="B116" t="s">
         <v>224</v>
       </c>
       <c r="C116" t="s">
         <v>225</v>
       </c>
       <c r="D116">
-        <v>60.876522999999999</v>
+        <v>60.905229300000002</v>
       </c>
       <c r="E116">
-        <v>26.731888999999999</v>
+        <v>26.607264799999999</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117">
-        <v>5224</v>
+        <v>5223</v>
       </c>
       <c r="B117" t="s">
         <v>226</v>
       </c>
       <c r="C117" t="s">
         <v>227</v>
       </c>
       <c r="D117">
-        <v>60.8684741</v>
+        <v>60.876522999999999</v>
       </c>
       <c r="E117">
-        <v>26.671853200000001</v>
+        <v>26.731888999999999</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118">
-        <v>5225</v>
+        <v>5224</v>
       </c>
       <c r="B118" t="s">
         <v>228</v>
       </c>
       <c r="C118" t="s">
         <v>229</v>
       </c>
       <c r="D118">
-        <v>60.948032599999998</v>
+        <v>60.8684741</v>
       </c>
       <c r="E118">
-        <v>25.8917535</v>
+        <v>26.671853200000001</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119">
-        <v>5226</v>
+        <v>5225</v>
       </c>
       <c r="B119" t="s">
         <v>230</v>
       </c>
       <c r="C119" t="s">
         <v>231</v>
       </c>
       <c r="D119">
-        <v>62.252355600000001</v>
+        <v>60.948032599999998</v>
       </c>
       <c r="E119">
-        <v>25.194054399999999</v>
+        <v>25.8917535</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120">
-        <v>5227</v>
+        <v>5226</v>
       </c>
       <c r="B120" t="s">
         <v>232</v>
       </c>
       <c r="C120" t="s">
         <v>233</v>
       </c>
       <c r="D120">
-        <v>62.2580952</v>
+        <v>62.252355600000001</v>
       </c>
       <c r="E120">
-        <v>24.698564099999999</v>
+        <v>25.194054399999999</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121">
-        <v>5228</v>
+        <v>5227</v>
       </c>
       <c r="B121" t="s">
         <v>234</v>
       </c>
       <c r="C121" t="s">
         <v>235</v>
       </c>
       <c r="D121">
-        <v>60.239008200000001</v>
+        <v>62.2580952</v>
       </c>
       <c r="E121">
-        <v>24.849908500000002</v>
+        <v>24.698564099999999</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122">
-        <v>5229</v>
+        <v>5228</v>
       </c>
       <c r="B122" t="s">
         <v>236</v>
       </c>
       <c r="C122" t="s">
         <v>237</v>
       </c>
       <c r="D122">
-        <v>62.357732599999999</v>
+        <v>60.239008200000001</v>
       </c>
       <c r="E122">
-        <v>26.5730936</v>
+        <v>24.849908500000002</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123">
-        <v>5230</v>
+        <v>5229</v>
       </c>
       <c r="B123" t="s">
         <v>238</v>
       </c>
       <c r="C123" t="s">
         <v>239</v>
       </c>
       <c r="D123">
-        <v>62.176619899999999</v>
+        <v>62.357732599999999</v>
       </c>
       <c r="E123">
-        <v>27.840176599999999</v>
+        <v>26.5730936</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124">
-        <v>5231</v>
+        <v>5230</v>
       </c>
       <c r="B124" t="s">
         <v>240</v>
       </c>
       <c r="C124" t="s">
         <v>241</v>
       </c>
       <c r="D124">
-        <v>60.193016399999998</v>
+        <v>62.176619899999999</v>
       </c>
       <c r="E124">
-        <v>24.9471144</v>
+        <v>27.840176599999999</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125">
-        <v>5232</v>
+        <v>5231</v>
       </c>
       <c r="B125" t="s">
         <v>242</v>
       </c>
       <c r="C125" t="s">
         <v>243</v>
       </c>
       <c r="D125">
-        <v>67.1097252</v>
+        <v>60.193016399999998</v>
       </c>
       <c r="E125">
-        <v>27.515331</v>
+        <v>24.9471144</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126">
-        <v>5233</v>
+        <v>5232</v>
       </c>
       <c r="B126" t="s">
         <v>244</v>
       </c>
       <c r="C126" t="s">
         <v>245</v>
       </c>
       <c r="D126">
-        <v>64.023040300000005</v>
+        <v>67.1097252</v>
       </c>
       <c r="E126">
-        <v>23.507648700000001</v>
+        <v>27.515331</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127">
-        <v>5234</v>
+        <v>5233</v>
       </c>
       <c r="B127" t="s">
         <v>246</v>
       </c>
       <c r="C127" t="s">
         <v>247</v>
       </c>
       <c r="D127">
-        <v>61.0495296</v>
+        <v>64.023040300000005</v>
       </c>
       <c r="E127">
-        <v>26.484907</v>
+        <v>23.507648700000001</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128">
-        <v>5235</v>
+        <v>5234</v>
       </c>
       <c r="B128" t="s">
         <v>248</v>
       </c>
       <c r="C128" t="s">
         <v>249</v>
       </c>
       <c r="D128">
-        <v>60.910793099999999</v>
+        <v>61.0495296</v>
       </c>
       <c r="E128">
-        <v>26.274282500000002</v>
+        <v>26.484907</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129">
-        <v>5236</v>
+        <v>5235</v>
       </c>
       <c r="B129" t="s">
         <v>250</v>
       </c>
       <c r="C129" t="s">
         <v>251</v>
       </c>
       <c r="D129">
-        <v>60.284345799999997</v>
+        <v>60.910793099999999</v>
       </c>
       <c r="E129">
-        <v>25.028977099999999</v>
+        <v>26.274282500000002</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130">
-        <v>5237</v>
+        <v>5236</v>
       </c>
       <c r="B130" t="s">
         <v>252</v>
       </c>
       <c r="C130" t="s">
         <v>253</v>
       </c>
       <c r="D130">
-        <v>62.096765400000002</v>
+        <v>60.284345799999997</v>
       </c>
       <c r="E130">
-        <v>30.142111400000001</v>
+        <v>25.028977099999999</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131">
-        <v>5239</v>
+        <v>5237</v>
       </c>
       <c r="B131" t="s">
         <v>254</v>
       </c>
       <c r="C131" t="s">
         <v>255</v>
       </c>
       <c r="D131">
-        <v>60.489821200000002</v>
+        <v>62.096765400000002</v>
       </c>
       <c r="E131">
-        <v>22.26643</v>
+        <v>30.142111400000001</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132">
-        <v>5240</v>
+        <v>5239</v>
       </c>
       <c r="B132" t="s">
         <v>256</v>
       </c>
       <c r="C132" t="s">
         <v>257</v>
       </c>
       <c r="D132">
-        <v>61.4502934</v>
+        <v>60.489821200000002</v>
       </c>
       <c r="E132">
-        <v>23.751761200000001</v>
+        <v>22.26643</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133">
-        <v>5241</v>
+        <v>5240</v>
       </c>
       <c r="B133" t="s">
         <v>258</v>
       </c>
       <c r="C133" t="s">
         <v>259</v>
       </c>
       <c r="D133">
-        <v>60.516264900000003</v>
+        <v>61.4502934</v>
       </c>
       <c r="E133">
-        <v>26.931812699999998</v>
+        <v>23.751761200000001</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134">
-        <v>5242</v>
+        <v>5241</v>
       </c>
       <c r="B134" t="s">
         <v>260</v>
       </c>
       <c r="C134" t="s">
         <v>261</v>
       </c>
       <c r="D134">
-        <v>61.003471500000003</v>
+        <v>60.516264900000003</v>
       </c>
       <c r="E134">
-        <v>24.488433199999999</v>
+        <v>26.931812699999998</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135">
-        <v>5243</v>
+        <v>5242</v>
       </c>
       <c r="B135" t="s">
         <v>262</v>
       </c>
       <c r="C135" t="s">
         <v>263</v>
       </c>
       <c r="D135">
-        <v>61.007016900000004</v>
+        <v>61.003471500000003</v>
       </c>
       <c r="E135">
-        <v>24.44256</v>
+        <v>24.488433199999999</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136">
-        <v>5244</v>
+        <v>5243</v>
       </c>
       <c r="B136" t="s">
         <v>264</v>
       </c>
       <c r="C136" t="s">
         <v>265</v>
       </c>
       <c r="D136">
-        <v>66.543442499999998</v>
+        <v>61.007016900000004</v>
       </c>
       <c r="E136">
-        <v>25.845343700000001</v>
+        <v>24.44256</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137">
-        <v>5245</v>
+        <v>5244</v>
       </c>
       <c r="B137" t="s">
         <v>266</v>
       </c>
       <c r="C137" t="s">
         <v>267</v>
       </c>
       <c r="D137">
-        <v>60.255621900000001</v>
+        <v>66.543442499999998</v>
       </c>
       <c r="E137">
-        <v>24.823122099999999</v>
+        <v>25.845343700000001</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138">
-        <v>5246</v>
+        <v>5245</v>
       </c>
       <c r="B138" t="s">
         <v>268</v>
       </c>
       <c r="C138" t="s">
         <v>269</v>
       </c>
       <c r="D138">
-        <v>60.402798099999998</v>
+        <v>60.255621900000001</v>
       </c>
       <c r="E138">
-        <v>25.028392499999999</v>
+        <v>24.823122099999999</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139">
-        <v>5247</v>
+        <v>5246</v>
       </c>
       <c r="B139" t="s">
         <v>270</v>
       </c>
       <c r="C139" t="s">
         <v>271</v>
       </c>
       <c r="D139">
-        <v>61.055411100000001</v>
+        <v>60.402798099999998</v>
       </c>
       <c r="E139">
-        <v>24.373175400000001</v>
+        <v>25.028392499999999</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140">
-        <v>5248</v>
+        <v>5247</v>
       </c>
       <c r="B140" t="s">
         <v>272</v>
       </c>
       <c r="C140" t="s">
         <v>273</v>
       </c>
       <c r="D140">
-        <v>61.510473300000001</v>
+        <v>61.055411100000001</v>
       </c>
       <c r="E140">
-        <v>27.248717599999999</v>
+        <v>24.373175400000001</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141">
-        <v>5249</v>
+        <v>5248</v>
       </c>
       <c r="B141" t="s">
         <v>274</v>
       </c>
       <c r="C141" t="s">
         <v>275</v>
       </c>
       <c r="D141">
-        <v>60.168032799999999</v>
+        <v>61.510473300000001</v>
       </c>
       <c r="E141">
-        <v>24.930756899999999</v>
+        <v>27.248717599999999</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142">
-        <v>5250</v>
+        <v>5249</v>
       </c>
       <c r="B142" t="s">
         <v>276</v>
       </c>
       <c r="C142" t="s">
         <v>277</v>
       </c>
       <c r="D142">
-        <v>61.482638299999998</v>
+        <v>60.168032799999999</v>
       </c>
       <c r="E142">
-        <v>21.762750799999999</v>
+        <v>24.930756899999999</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143">
-        <v>5251</v>
+        <v>5250</v>
       </c>
       <c r="B143" t="s">
         <v>278</v>
       </c>
       <c r="C143" t="s">
         <v>279</v>
       </c>
       <c r="D143">
-        <v>60.188334900000001</v>
+        <v>61.482638299999998</v>
       </c>
       <c r="E143">
-        <v>24.587379500000001</v>
+        <v>21.762750799999999</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144">
-        <v>5252</v>
+        <v>5251</v>
       </c>
       <c r="B144" t="s">
         <v>280</v>
       </c>
       <c r="C144" t="s">
         <v>281</v>
       </c>
       <c r="D144">
-        <v>64.814956199999997</v>
+        <v>60.188334900000001</v>
       </c>
       <c r="E144">
-        <v>25.9789733</v>
+        <v>24.587379500000001</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145">
-        <v>5253</v>
+        <v>5252</v>
       </c>
       <c r="B145" t="s">
         <v>282</v>
       </c>
       <c r="C145" t="s">
         <v>283</v>
       </c>
       <c r="D145">
-        <v>65.127170599999999</v>
+        <v>64.814956199999997</v>
       </c>
       <c r="E145">
-        <v>25.774865200000001</v>
+        <v>25.9789733</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146">
-        <v>5254</v>
+        <v>5253</v>
       </c>
       <c r="B146" t="s">
         <v>284</v>
       </c>
       <c r="C146" t="s">
         <v>285</v>
       </c>
       <c r="D146">
-        <v>62.697649699999999</v>
+        <v>65.127170599999999</v>
       </c>
       <c r="E146">
-        <v>25.2888889</v>
+        <v>25.774865200000001</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147">
-        <v>5255</v>
+        <v>5254</v>
       </c>
       <c r="B147" t="s">
         <v>286</v>
       </c>
       <c r="C147" t="s">
         <v>287</v>
       </c>
       <c r="D147">
-        <v>65.008462600000001</v>
+        <v>62.697649699999999</v>
       </c>
       <c r="E147">
-        <v>25.468656500000002</v>
+        <v>25.2888889</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148">
-        <v>5256</v>
+        <v>5255</v>
       </c>
       <c r="B148" t="s">
         <v>288</v>
       </c>
       <c r="C148" t="s">
         <v>289</v>
       </c>
       <c r="D148">
-        <v>65.161110600000001</v>
+        <v>65.008462600000001</v>
       </c>
       <c r="E148">
-        <v>25.344754999999999</v>
+        <v>25.468656500000002</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149">
-        <v>5257</v>
+        <v>5256</v>
       </c>
       <c r="B149" t="s">
         <v>290</v>
       </c>
       <c r="C149" t="s">
         <v>291</v>
       </c>
       <c r="D149">
-        <v>64.985810999999998</v>
+        <v>65.161110600000001</v>
       </c>
       <c r="E149">
-        <v>25.5142025</v>
+        <v>25.344754999999999</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150">
-        <v>5258</v>
+        <v>5257</v>
       </c>
       <c r="B150" t="s">
         <v>292</v>
       </c>
       <c r="C150" t="s">
         <v>293</v>
       </c>
       <c r="D150">
-        <v>64.958586199999999</v>
+        <v>64.985810999999998</v>
       </c>
       <c r="E150">
-        <v>25.525832000000001</v>
+        <v>25.5142025</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151">
-        <v>5259</v>
+        <v>5258</v>
       </c>
       <c r="B151" t="s">
         <v>294</v>
       </c>
       <c r="C151" t="s">
         <v>295</v>
       </c>
       <c r="D151">
-        <v>61.105733700000002</v>
+        <v>64.958586199999999</v>
       </c>
       <c r="E151">
-        <v>24.864709000000001</v>
+        <v>25.525832000000001</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152">
-        <v>5260</v>
+        <v>5259</v>
       </c>
       <c r="B152" t="s">
         <v>296</v>
       </c>
       <c r="C152" t="s">
         <v>297</v>
       </c>
       <c r="D152">
-        <v>62.3146494</v>
+        <v>61.105733700000002</v>
       </c>
       <c r="E152">
-        <v>27.893097600000001</v>
+        <v>24.864709000000001</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153">
-        <v>5261</v>
+        <v>5260</v>
       </c>
       <c r="B153" t="s">
         <v>298</v>
       </c>
       <c r="C153" t="s">
         <v>299</v>
       </c>
       <c r="D153">
-        <v>62.625116400000003</v>
+        <v>62.3146494</v>
       </c>
       <c r="E153">
-        <v>29.694596199999999</v>
+        <v>27.893097600000001</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154">
-        <v>5262</v>
+        <v>5261</v>
       </c>
       <c r="B154" t="s">
         <v>300</v>
       </c>
       <c r="C154" t="s">
         <v>301</v>
       </c>
       <c r="D154">
-        <v>60.249965400000001</v>
+        <v>62.625116400000003</v>
       </c>
       <c r="E154">
-        <v>24.065802999999999</v>
+        <v>29.694596199999999</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155">
-        <v>5263</v>
+        <v>5262</v>
       </c>
       <c r="B155" t="s">
         <v>302</v>
       </c>
       <c r="C155" t="s">
         <v>303</v>
       </c>
       <c r="D155">
-        <v>61.428695099999999</v>
+        <v>60.249965400000001</v>
       </c>
       <c r="E155">
-        <v>21.876230100000001</v>
+        <v>24.065802999999999</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156">
-        <v>5264</v>
+        <v>5263</v>
       </c>
       <c r="B156" t="s">
         <v>304</v>
       </c>
       <c r="C156" t="s">
         <v>305</v>
       </c>
       <c r="D156">
-        <v>62.878728600000002</v>
+        <v>61.428695099999999</v>
       </c>
       <c r="E156">
-        <v>24.802969900000001</v>
+        <v>21.876230100000001</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157">
-        <v>5265</v>
+        <v>5264</v>
       </c>
       <c r="B157" t="s">
         <v>306</v>
       </c>
       <c r="C157" t="s">
         <v>307</v>
       </c>
       <c r="D157">
-        <v>61.497061899999999</v>
+        <v>62.878728600000002</v>
       </c>
       <c r="E157">
-        <v>23.7975262</v>
+        <v>24.802969900000001</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158">
-        <v>5266</v>
+        <v>5265</v>
       </c>
       <c r="B158" t="s">
         <v>308</v>
       </c>
       <c r="C158" t="s">
         <v>309</v>
       </c>
       <c r="D158">
-        <v>64.997377</v>
+        <v>61.497061899999999</v>
       </c>
       <c r="E158">
-        <v>25.486610899999999</v>
+        <v>23.7975262</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159">
-        <v>5268</v>
+        <v>5266</v>
       </c>
       <c r="B159" t="s">
         <v>310</v>
       </c>
       <c r="C159" t="s">
         <v>311</v>
       </c>
       <c r="D159">
-        <v>63.078892000000003</v>
+        <v>64.997377</v>
       </c>
       <c r="E159">
-        <v>27.678173000000001</v>
+        <v>25.486610899999999</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160">
-        <v>5269</v>
+        <v>5268</v>
       </c>
       <c r="B160" t="s">
         <v>312</v>
       </c>
       <c r="C160" t="s">
         <v>313</v>
       </c>
       <c r="D160">
-        <v>64.259192400000003</v>
+        <v>63.078892000000003</v>
       </c>
       <c r="E160">
-        <v>23.947225299999999</v>
+        <v>27.678173000000001</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161">
-        <v>5270</v>
+        <v>5269</v>
       </c>
       <c r="B161" t="s">
         <v>314</v>
       </c>
       <c r="C161" t="s">
         <v>315</v>
       </c>
       <c r="D161">
-        <v>62.288493099999997</v>
+        <v>64.259192400000003</v>
       </c>
       <c r="E161">
-        <v>25.7440493</v>
+        <v>23.947225299999999</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162">
-        <v>5271</v>
+        <v>5270</v>
       </c>
       <c r="B162" t="s">
         <v>316</v>
       </c>
       <c r="C162" t="s">
         <v>317</v>
       </c>
       <c r="D162">
-        <v>61.348778699999997</v>
+        <v>62.288493099999997</v>
       </c>
       <c r="E162">
-        <v>25.264756800000001</v>
+        <v>25.7440493</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163">
-        <v>5272</v>
+        <v>5271</v>
       </c>
       <c r="B163" t="s">
         <v>318</v>
       </c>
       <c r="C163" t="s">
         <v>319</v>
       </c>
       <c r="D163">
-        <v>62.939663699999997</v>
+        <v>61.348778699999997</v>
       </c>
       <c r="E163">
-        <v>22.515646799999999</v>
+        <v>25.264756800000001</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="B164" t="s">
         <v>320</v>
       </c>
       <c r="C164" t="s">
         <v>321</v>
       </c>
       <c r="D164">
-        <v>60.887875999999999</v>
+        <v>62.939663699999997</v>
       </c>
       <c r="E164">
-        <v>26.724939299999999</v>
+        <v>22.515646799999999</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165">
-        <v>5274</v>
+        <v>5273</v>
       </c>
       <c r="B165" t="s">
         <v>322</v>
       </c>
       <c r="C165" t="s">
         <v>323</v>
       </c>
       <c r="D165">
-        <v>62.318004199999997</v>
+        <v>60.887875999999999</v>
       </c>
       <c r="E165">
-        <v>27.861458299999999</v>
+        <v>26.724939299999999</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166">
-        <v>5275</v>
+        <v>5274</v>
       </c>
       <c r="B166" t="s">
         <v>324</v>
       </c>
       <c r="C166" t="s">
         <v>325</v>
       </c>
       <c r="D166">
-        <v>62.5481336</v>
+        <v>62.318004199999997</v>
       </c>
       <c r="E166">
-        <v>24.076059699999998</v>
+        <v>27.861458299999999</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167">
-        <v>5276</v>
+        <v>5275</v>
       </c>
       <c r="B167" t="s">
         <v>326</v>
       </c>
       <c r="C167" t="s">
         <v>327</v>
       </c>
       <c r="D167">
-        <v>68.657641900000002</v>
+        <v>62.5481336</v>
       </c>
       <c r="E167">
-        <v>27.5397058</v>
+        <v>24.076059699999998</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168">
-        <v>5278</v>
+        <v>5276</v>
       </c>
       <c r="B168" t="s">
         <v>328</v>
       </c>
       <c r="C168" t="s">
         <v>329</v>
       </c>
       <c r="D168">
-        <v>60.483503800000001</v>
+        <v>68.657641900000002</v>
       </c>
       <c r="E168">
-        <v>25.891986500000002</v>
+        <v>27.5397058</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169">
-        <v>5279</v>
+        <v>5278</v>
       </c>
       <c r="B169" t="s">
         <v>330</v>
       </c>
       <c r="C169" t="s">
         <v>331</v>
       </c>
       <c r="D169">
-        <v>60.2366679</v>
+        <v>60.483503800000001</v>
       </c>
       <c r="E169">
-        <v>24.892643799999998</v>
+        <v>25.891986500000002</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170">
-        <v>5282</v>
+        <v>5279</v>
       </c>
       <c r="B170" t="s">
         <v>332</v>
       </c>
       <c r="C170" t="s">
         <v>333</v>
       </c>
       <c r="D170">
-        <v>62.840009700000003</v>
+        <v>60.2366679</v>
       </c>
       <c r="E170">
-        <v>27.647402499999998</v>
+        <v>24.892643799999998</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171">
-        <v>5283</v>
+        <v>5282</v>
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
-        <v>62.892326300000001</v>
+        <v>62.840009700000003</v>
       </c>
       <c r="E171">
-        <v>27.678740699999999</v>
+        <v>27.647402499999998</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172">
-        <v>5284</v>
+        <v>5283</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
         <v>337</v>
       </c>
       <c r="D172">
-        <v>61.056902000000001</v>
+        <v>64.996149000000003</v>
       </c>
       <c r="E172">
-        <v>28.193155900000001</v>
+        <v>25.553816699999999</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173">
-        <v>5285</v>
+        <v>5284</v>
       </c>
       <c r="B173" t="s">
         <v>338</v>
       </c>
       <c r="C173" t="s">
         <v>339</v>
       </c>
       <c r="D173">
-        <v>62.603193400000002</v>
+        <v>61.056902000000001</v>
       </c>
       <c r="E173">
-        <v>29.762140299999999</v>
+        <v>28.193155900000001</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174">
-        <v>5286</v>
+        <v>5285</v>
       </c>
       <c r="B174" t="s">
         <v>340</v>
       </c>
       <c r="C174" t="s">
         <v>341</v>
       </c>
       <c r="D174">
-        <v>60.457083300000001</v>
+        <v>62.603193400000002</v>
       </c>
       <c r="E174">
-        <v>22.268046600000002</v>
+        <v>29.762140299999999</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175">
-        <v>5287</v>
+        <v>5286</v>
       </c>
       <c r="B175" t="s">
         <v>342</v>
       </c>
       <c r="C175" t="s">
         <v>343</v>
       </c>
       <c r="D175">
-        <v>62.978588100000003</v>
+        <v>60.457083300000001</v>
       </c>
       <c r="E175">
-        <v>22.008647799999999</v>
+        <v>22.268046600000002</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176">
-        <v>5288</v>
+        <v>5287</v>
       </c>
       <c r="B176" t="s">
         <v>344</v>
       </c>
       <c r="C176" t="s">
         <v>345</v>
       </c>
       <c r="D176">
-        <v>61.874307000000002</v>
+        <v>62.978588100000003</v>
       </c>
       <c r="E176">
-        <v>28.95496</v>
+        <v>22.008647799999999</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177">
-        <v>5289</v>
+        <v>5288</v>
       </c>
       <c r="B177" t="s">
         <v>346</v>
       </c>
       <c r="C177" t="s">
         <v>347</v>
       </c>
       <c r="D177">
-        <v>63.826061600000003</v>
+        <v>61.874307000000002</v>
       </c>
       <c r="E177">
-        <v>23.071625300000001</v>
+        <v>28.95496</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178">
-        <v>5291</v>
+        <v>5289</v>
       </c>
       <c r="B178" t="s">
         <v>348</v>
       </c>
       <c r="C178" t="s">
         <v>349</v>
       </c>
       <c r="D178">
-        <v>60.260143200000002</v>
+        <v>63.826061600000003</v>
       </c>
       <c r="E178">
-        <v>24.853458199999999</v>
+        <v>23.071625300000001</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179">
-        <v>5292</v>
+        <v>5290</v>
       </c>
       <c r="B179" t="s">
         <v>350</v>
       </c>
       <c r="C179" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D179">
-        <v>60.260143200000002</v>
+        <v>60.868512699999997</v>
       </c>
       <c r="E179">
-        <v>24.853458199999999</v>
+        <v>22.987590600000001</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180">
-        <v>5293</v>
+        <v>5291</v>
       </c>
       <c r="B180" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C180" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D180">
-        <v>66.497548399999999</v>
+        <v>60.260143200000002</v>
       </c>
       <c r="E180">
-        <v>25.724798799999999</v>
+        <v>24.853458199999999</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181">
-        <v>5294</v>
+        <v>5292</v>
       </c>
       <c r="B181" t="s">
+        <v>354</v>
+      </c>
+      <c r="C181" t="s">
         <v>353</v>
       </c>
-      <c r="C181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D181">
-        <v>66.501859600000003</v>
+        <v>60.260143200000002</v>
       </c>
       <c r="E181">
-        <v>25.727199800000001</v>
+        <v>24.853458199999999</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182">
-        <v>5295</v>
+        <v>5293</v>
       </c>
       <c r="B182" t="s">
         <v>355</v>
       </c>
       <c r="C182" t="s">
         <v>356</v>
       </c>
       <c r="D182">
-        <v>60.238121</v>
+        <v>66.497548399999999</v>
       </c>
       <c r="E182">
-        <v>25.110425899999999</v>
+        <v>25.724798799999999</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183">
-        <v>5296</v>
+        <v>5294</v>
       </c>
       <c r="B183" t="s">
         <v>357</v>
       </c>
       <c r="C183" t="s">
         <v>358</v>
       </c>
       <c r="D183">
-        <v>60.983772199999997</v>
+        <v>66.501859600000003</v>
       </c>
       <c r="E183">
-        <v>25.739566199999999</v>
+        <v>25.727199800000001</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184">
-        <v>5299</v>
+        <v>5295</v>
       </c>
       <c r="B184" t="s">
         <v>359</v>
       </c>
       <c r="C184" t="s">
         <v>360</v>
       </c>
       <c r="D184">
-        <v>63.651524500000001</v>
+        <v>60.238121</v>
       </c>
       <c r="E184">
-        <v>26.618350499999998</v>
+        <v>25.110425899999999</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185">
-        <v>5300</v>
+        <v>5296</v>
       </c>
       <c r="B185" t="s">
         <v>361</v>
       </c>
       <c r="C185" t="s">
         <v>362</v>
       </c>
       <c r="D185">
-        <v>61.897019499999999</v>
+        <v>60.983772199999997</v>
       </c>
       <c r="E185">
-        <v>27.855808499999998</v>
+        <v>25.739566199999999</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186">
-        <v>5302</v>
+        <v>5299</v>
       </c>
       <c r="B186" t="s">
         <v>363</v>
       </c>
       <c r="C186" t="s">
         <v>364</v>
       </c>
       <c r="D186">
-        <v>63.0943057</v>
+        <v>63.651524500000001</v>
       </c>
       <c r="E186">
-        <v>29.612760399999999</v>
+        <v>26.618350499999998</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187">
-        <v>5304</v>
+        <v>5300</v>
       </c>
       <c r="B187" t="s">
         <v>365</v>
       </c>
       <c r="C187" t="s">
         <v>366</v>
       </c>
       <c r="D187">
-        <v>60.386867899999999</v>
+        <v>61.897019499999999</v>
       </c>
       <c r="E187">
-        <v>25.696240899999999</v>
+        <v>27.855808499999998</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188">
-        <v>5305</v>
+        <v>5302</v>
       </c>
       <c r="B188" t="s">
         <v>367</v>
       </c>
       <c r="C188" t="s">
         <v>368</v>
       </c>
       <c r="D188">
-        <v>60.279248299999999</v>
+        <v>63.0943057</v>
       </c>
       <c r="E188">
-        <v>24.872218400000001</v>
+        <v>29.612760399999999</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189">
-        <v>5306</v>
+        <v>5303</v>
       </c>
       <c r="B189" t="s">
         <v>369</v>
       </c>
       <c r="C189" t="s">
         <v>370</v>
       </c>
       <c r="D189">
-        <v>60.168632899999999</v>
+        <v>60.540961099999997</v>
       </c>
       <c r="E189">
-        <v>24.930775199999999</v>
+        <v>22.221040599999998</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190">
-        <v>5307</v>
+        <v>5305</v>
       </c>
       <c r="B190" t="s">
         <v>371</v>
       </c>
       <c r="C190" t="s">
         <v>372</v>
       </c>
       <c r="D190">
-        <v>63.928528</v>
+        <v>60.279248299999999</v>
       </c>
       <c r="E190">
-        <v>24.9664748</v>
+        <v>24.872218400000001</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191">
-        <v>5310</v>
+        <v>5306</v>
       </c>
       <c r="B191" t="s">
         <v>373</v>
       </c>
       <c r="C191" t="s">
         <v>374</v>
       </c>
       <c r="D191">
+        <v>60.168632899999999</v>
+      </c>
+      <c r="E191">
+        <v>24.930775199999999</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192">
+        <v>5307</v>
+      </c>
+      <c r="B192" t="s">
+        <v>375</v>
+      </c>
+      <c r="C192" t="s">
+        <v>376</v>
+      </c>
+      <c r="D192">
+        <v>63.928528</v>
+      </c>
+      <c r="E192">
+        <v>24.9664748</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193">
+        <v>5310</v>
+      </c>
+      <c r="B193" t="s">
+        <v>377</v>
+      </c>
+      <c r="C193" t="s">
+        <v>378</v>
+      </c>
+      <c r="D193">
         <v>62.777654300000002</v>
       </c>
-      <c r="E191">
+      <c r="E193">
         <v>22.829285200000001</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194">
+        <v>5311</v>
+      </c>
+      <c r="B194" t="s">
+        <v>379</v>
+      </c>
+      <c r="C194" t="s">
+        <v>380</v>
+      </c>
+      <c r="D194">
+        <v>64.130786799999996</v>
+      </c>
+      <c r="E194">
+        <v>28.3871134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>