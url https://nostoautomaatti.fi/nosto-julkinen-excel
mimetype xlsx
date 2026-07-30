--- v8 (2026-07-09)
+++ v9 (2026-07-30)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8CE3FC5F-B8DE-4824-8E65-AFC4FEBF6490}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{59967A29-72CF-4A33-A40B-FD85D499409E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="385">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -96,57 +96,57 @@
   <si>
     <t>Katajanokanlaituri 8, 00160 HELSINKI</t>
   </si>
   <si>
     <t>5107 NOSTO OLYMPIARANTA</t>
   </si>
   <si>
     <t>Olympiaranta 1, 00140 HELSINKI</t>
   </si>
   <si>
     <t>5108 NOSTO SAMMONKATU KAJAANI</t>
   </si>
   <si>
     <t>Sammonkatu 13, 87100 KAJAANI</t>
   </si>
   <si>
     <t>5109 NOSTO KATAJANOKKA TERMINAALI 1ST. FLOOR</t>
   </si>
   <si>
     <t>5111 NOSTO ECKERÖ LINE M/S FINLANDIA</t>
   </si>
   <si>
     <t>Tyynenmerenkatu 14, 00180 HELSINKI</t>
   </si>
   <si>
-    <t>5112 NOSTO CUBE 1 TEIVON RAVIRATA</t>
+    <t>5112 NOSTO CUBE1 NF2 TEIVON RAVIRATA</t>
   </si>
   <si>
     <t>Velodromintie 2, 33420 TAMPERE</t>
   </si>
   <si>
-    <t>5113 NOSTO CUBE 2 TEIVON RAVIRATA</t>
+    <t>5113 NOSTO CUBE1 NF2 TEIVON RAVIRATA</t>
   </si>
   <si>
     <t>5114 NOSTO DUO HERVANTA TAMPERE</t>
   </si>
   <si>
     <t>Pietilänkatu 2, 33720 TAMPERE</t>
   </si>
   <si>
     <t>5115 NOSTO TAMMELA STADION TAMPERE</t>
   </si>
   <si>
     <t>Tammelankatu 25, 33500 TAMPERE</t>
   </si>
   <si>
     <t>5116 NOSTO KAUPPAKESKUS AKSELI MIKKELI</t>
   </si>
   <si>
     <t>Hallituskatu 7-9, 50100 MIKKELI</t>
   </si>
   <si>
     <t>5117 NOSTO MÄNTYNUMMI LOHJA</t>
   </si>
   <si>
     <t>Mäntynummentie 46, 08500 LOHJA</t>
   </si>
@@ -954,50 +954,56 @@
   <si>
     <t>5263 NOSTO KAUPPAKESKUS HANSA ULVILA</t>
   </si>
   <si>
     <t>Friitalantie 18, 28400 ULVILA</t>
   </si>
   <si>
     <t>5264 NOSTO KARSTULAN LIIKETILA</t>
   </si>
   <si>
     <t>Virastotie 8, 43500 KARSTULA</t>
   </si>
   <si>
     <t>5265 NOSTO LIIKETILA SAMMONKATU 26</t>
   </si>
   <si>
     <t>Sammonkatu 26, 33540 TAMPERE</t>
   </si>
   <si>
     <t>5266 NOSTO HÖYHTYÄN OSTOSKESKUS</t>
   </si>
   <si>
     <t>Latokartanontie 1, 90150 OULU</t>
   </si>
   <si>
+    <t>5267 NOSTO KAUPPAPAIKKA TAVASTILA HÄMEENLINNA</t>
+  </si>
+  <si>
+    <t>Eteläkatu 14, 13100 HÄMEENLINNA</t>
+  </si>
+  <si>
     <t>5268 NOSTO HALPA-HALLI SIILINJÄRVI</t>
   </si>
   <si>
     <t>Siilinkoskentie 1, 71800 SIILINJÄRVI</t>
   </si>
   <si>
     <t>5269 NOSTO HALPA-HALLI KALAJOKI</t>
   </si>
   <si>
     <t>Kalajoentie 1, 85100 KALAJOKI</t>
   </si>
   <si>
     <t>5270 NOSTO PALOKKA RAIVAAJANTIE 1</t>
   </si>
   <si>
     <t>Raivaajantie 1, 40270 PALOKKA</t>
   </si>
   <si>
     <t>5271 NOSTO PADASJOKI KAUPPATIE 1</t>
   </si>
   <si>
     <t>Kauppatie 1, 17500 PADASJOKI</t>
   </si>
   <si>
     <t>5272 NOSTO YLISTARO KAUKOLANRAITTI 3</t>
@@ -1105,50 +1111,56 @@
     <t>5292 NOSTO KAUPPAKESKUS MYYRMANNI 0.KRS VANTAA</t>
   </si>
   <si>
     <t>5293 NOSTO LIIKETILA ROVAKATU 1 ROVANIEMI</t>
   </si>
   <si>
     <t>Rovakatu 1, 96100 ROVANIEMI</t>
   </si>
   <si>
     <t>5294 NOSTO LIIKETILA ROVAKATU 23 ROVANIEMI</t>
   </si>
   <si>
     <t>Rovakatu 23, 96100 ROVANIEMI</t>
   </si>
   <si>
     <t>5295 NOSTO K-SUPERMARKET MASI MELLUNMÄKI HELSINKI</t>
   </si>
   <si>
     <t>Pallaksentie 2, 00970 HELSINKI</t>
   </si>
   <si>
     <t>5296 NOSTO LIDL LAHTI KARISTO</t>
   </si>
   <si>
     <t>Siivolankatu 4, 15160 LAHTI</t>
+  </si>
+  <si>
+    <t>5298 NOSTO PAIMION TORIKESKUS</t>
+  </si>
+  <si>
+    <t>Asematie 1, 21530 PAIMIO</t>
   </si>
   <si>
     <t>5299 NOSTO HOTELLI PELTOHOVI KIURUVESI</t>
   </si>
   <si>
     <t>Asematie 9, 74700 KIURUVESI</t>
   </si>
   <si>
     <t>5300 NOSTO LIIKETILA PIIKKILÄNTIE 3 JUVA</t>
   </si>
   <si>
     <t>Piikkiläntie 3, 51900 JUVA</t>
   </si>
   <si>
     <t>5302 NOSTO KOLINPORTTI JUUKA</t>
   </si>
   <si>
     <t>Kolintie 10, 83950 AHMOVAARA</t>
   </si>
   <si>
     <t>5303 NOSTO LIIKETILA RUSKO</t>
   </si>
   <si>
     <t>Vanhatie 2, 21290 RUSKO</t>
   </si>
@@ -1502,54 +1514,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E194"/>
+  <dimension ref="A1:E196"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
+      <selection activeCell="E196" sqref="E196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>5100</v>
       </c>
@@ -4215,640 +4227,674 @@
         <v>61.497061899999999</v>
       </c>
       <c r="E158">
         <v>23.7975262</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159">
         <v>5266</v>
       </c>
       <c r="B159" t="s">
         <v>310</v>
       </c>
       <c r="C159" t="s">
         <v>311</v>
       </c>
       <c r="D159">
         <v>64.997377</v>
       </c>
       <c r="E159">
         <v>25.486610899999999</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160">
-        <v>5268</v>
+        <v>5267</v>
       </c>
       <c r="B160" t="s">
         <v>312</v>
       </c>
       <c r="C160" t="s">
         <v>313</v>
       </c>
       <c r="D160">
-        <v>63.078892000000003</v>
+        <v>60.993688300000002</v>
       </c>
       <c r="E160">
-        <v>27.678173000000001</v>
+        <v>24.460495399999999</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161">
-        <v>5269</v>
+        <v>5268</v>
       </c>
       <c r="B161" t="s">
         <v>314</v>
       </c>
       <c r="C161" t="s">
         <v>315</v>
       </c>
       <c r="D161">
-        <v>64.259192400000003</v>
+        <v>63.078892000000003</v>
       </c>
       <c r="E161">
-        <v>23.947225299999999</v>
+        <v>27.678173000000001</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162">
-        <v>5270</v>
+        <v>5269</v>
       </c>
       <c r="B162" t="s">
         <v>316</v>
       </c>
       <c r="C162" t="s">
         <v>317</v>
       </c>
       <c r="D162">
-        <v>62.288493099999997</v>
+        <v>64.259192400000003</v>
       </c>
       <c r="E162">
-        <v>25.7440493</v>
+        <v>23.947225299999999</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163">
-        <v>5271</v>
+        <v>5270</v>
       </c>
       <c r="B163" t="s">
         <v>318</v>
       </c>
       <c r="C163" t="s">
         <v>319</v>
       </c>
       <c r="D163">
-        <v>61.348778699999997</v>
+        <v>62.288493099999997</v>
       </c>
       <c r="E163">
-        <v>25.264756800000001</v>
+        <v>25.7440493</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164">
-        <v>5272</v>
+        <v>5271</v>
       </c>
       <c r="B164" t="s">
         <v>320</v>
       </c>
       <c r="C164" t="s">
         <v>321</v>
       </c>
       <c r="D164">
-        <v>62.939663699999997</v>
+        <v>61.348778699999997</v>
       </c>
       <c r="E164">
-        <v>22.515646799999999</v>
+        <v>25.264756800000001</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165">
-        <v>5273</v>
+        <v>5272</v>
       </c>
       <c r="B165" t="s">
         <v>322</v>
       </c>
       <c r="C165" t="s">
         <v>323</v>
       </c>
       <c r="D165">
-        <v>60.887875999999999</v>
+        <v>62.939663699999997</v>
       </c>
       <c r="E165">
-        <v>26.724939299999999</v>
+        <v>22.515646799999999</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166">
-        <v>5274</v>
+        <v>5273</v>
       </c>
       <c r="B166" t="s">
         <v>324</v>
       </c>
       <c r="C166" t="s">
         <v>325</v>
       </c>
       <c r="D166">
-        <v>62.318004199999997</v>
+        <v>60.887875999999999</v>
       </c>
       <c r="E166">
-        <v>27.861458299999999</v>
+        <v>26.724939299999999</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167">
-        <v>5275</v>
+        <v>5274</v>
       </c>
       <c r="B167" t="s">
         <v>326</v>
       </c>
       <c r="C167" t="s">
         <v>327</v>
       </c>
       <c r="D167">
-        <v>62.5481336</v>
+        <v>62.318004199999997</v>
       </c>
       <c r="E167">
-        <v>24.076059699999998</v>
+        <v>27.861458299999999</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168">
-        <v>5276</v>
+        <v>5275</v>
       </c>
       <c r="B168" t="s">
         <v>328</v>
       </c>
       <c r="C168" t="s">
         <v>329</v>
       </c>
       <c r="D168">
-        <v>68.657641900000002</v>
+        <v>62.5481336</v>
       </c>
       <c r="E168">
-        <v>27.5397058</v>
+        <v>24.076059699999998</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169">
-        <v>5278</v>
+        <v>5276</v>
       </c>
       <c r="B169" t="s">
         <v>330</v>
       </c>
       <c r="C169" t="s">
         <v>331</v>
       </c>
       <c r="D169">
-        <v>60.483503800000001</v>
+        <v>68.657641900000002</v>
       </c>
       <c r="E169">
-        <v>25.891986500000002</v>
+        <v>27.5397058</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170">
-        <v>5279</v>
+        <v>5278</v>
       </c>
       <c r="B170" t="s">
         <v>332</v>
       </c>
       <c r="C170" t="s">
         <v>333</v>
       </c>
       <c r="D170">
-        <v>60.2366679</v>
+        <v>60.483503800000001</v>
       </c>
       <c r="E170">
-        <v>24.892643799999998</v>
+        <v>25.891986500000002</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171">
-        <v>5282</v>
+        <v>5279</v>
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
-        <v>62.840009700000003</v>
+        <v>60.2366679</v>
       </c>
       <c r="E171">
-        <v>27.647402499999998</v>
+        <v>24.892643799999998</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172">
-        <v>5283</v>
+        <v>5282</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
         <v>337</v>
       </c>
       <c r="D172">
-        <v>64.996149000000003</v>
+        <v>62.840009700000003</v>
       </c>
       <c r="E172">
-        <v>25.553816699999999</v>
+        <v>27.647402499999998</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173">
-        <v>5284</v>
+        <v>5283</v>
       </c>
       <c r="B173" t="s">
         <v>338</v>
       </c>
       <c r="C173" t="s">
         <v>339</v>
       </c>
       <c r="D173">
-        <v>61.056902000000001</v>
+        <v>64.996149000000003</v>
       </c>
       <c r="E173">
-        <v>28.193155900000001</v>
+        <v>25.553816699999999</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174">
-        <v>5285</v>
+        <v>5284</v>
       </c>
       <c r="B174" t="s">
         <v>340</v>
       </c>
       <c r="C174" t="s">
         <v>341</v>
       </c>
       <c r="D174">
-        <v>62.603193400000002</v>
+        <v>61.056902000000001</v>
       </c>
       <c r="E174">
-        <v>29.762140299999999</v>
+        <v>28.193155900000001</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175">
-        <v>5286</v>
+        <v>5285</v>
       </c>
       <c r="B175" t="s">
         <v>342</v>
       </c>
       <c r="C175" t="s">
         <v>343</v>
       </c>
       <c r="D175">
-        <v>60.457083300000001</v>
+        <v>62.603193400000002</v>
       </c>
       <c r="E175">
-        <v>22.268046600000002</v>
+        <v>29.762140299999999</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176">
-        <v>5287</v>
+        <v>5286</v>
       </c>
       <c r="B176" t="s">
         <v>344</v>
       </c>
       <c r="C176" t="s">
         <v>345</v>
       </c>
       <c r="D176">
-        <v>62.978588100000003</v>
+        <v>60.457083300000001</v>
       </c>
       <c r="E176">
-        <v>22.008647799999999</v>
+        <v>22.268046600000002</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177">
-        <v>5288</v>
+        <v>5287</v>
       </c>
       <c r="B177" t="s">
         <v>346</v>
       </c>
       <c r="C177" t="s">
         <v>347</v>
       </c>
       <c r="D177">
-        <v>61.874307000000002</v>
+        <v>62.978588100000003</v>
       </c>
       <c r="E177">
-        <v>28.95496</v>
+        <v>22.008647799999999</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178">
-        <v>5289</v>
+        <v>5288</v>
       </c>
       <c r="B178" t="s">
         <v>348</v>
       </c>
       <c r="C178" t="s">
         <v>349</v>
       </c>
       <c r="D178">
-        <v>63.826061600000003</v>
+        <v>61.874307000000002</v>
       </c>
       <c r="E178">
-        <v>23.071625300000001</v>
+        <v>28.95496</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179">
-        <v>5290</v>
+        <v>5289</v>
       </c>
       <c r="B179" t="s">
         <v>350</v>
       </c>
       <c r="C179" t="s">
         <v>351</v>
       </c>
       <c r="D179">
-        <v>60.868512699999997</v>
+        <v>63.826061600000003</v>
       </c>
       <c r="E179">
-        <v>22.987590600000001</v>
+        <v>23.071625300000001</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180">
-        <v>5291</v>
+        <v>5290</v>
       </c>
       <c r="B180" t="s">
         <v>352</v>
       </c>
       <c r="C180" t="s">
         <v>353</v>
       </c>
       <c r="D180">
-        <v>60.260143200000002</v>
+        <v>60.868512699999997</v>
       </c>
       <c r="E180">
-        <v>24.853458199999999</v>
+        <v>22.987590600000001</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181">
-        <v>5292</v>
+        <v>5291</v>
       </c>
       <c r="B181" t="s">
         <v>354</v>
       </c>
       <c r="C181" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D181">
         <v>60.260143200000002</v>
       </c>
       <c r="E181">
         <v>24.853458199999999</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182">
-        <v>5293</v>
+        <v>5292</v>
       </c>
       <c r="B182" t="s">
+        <v>356</v>
+      </c>
+      <c r="C182" t="s">
         <v>355</v>
       </c>
-      <c r="C182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D182">
-        <v>66.497548399999999</v>
+        <v>60.260143200000002</v>
       </c>
       <c r="E182">
-        <v>25.724798799999999</v>
+        <v>24.853458199999999</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183">
-        <v>5294</v>
+        <v>5293</v>
       </c>
       <c r="B183" t="s">
         <v>357</v>
       </c>
       <c r="C183" t="s">
         <v>358</v>
       </c>
       <c r="D183">
-        <v>66.501859600000003</v>
+        <v>66.497548399999999</v>
       </c>
       <c r="E183">
-        <v>25.727199800000001</v>
+        <v>25.724798799999999</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184">
-        <v>5295</v>
+        <v>5294</v>
       </c>
       <c r="B184" t="s">
         <v>359</v>
       </c>
       <c r="C184" t="s">
         <v>360</v>
       </c>
       <c r="D184">
-        <v>60.238121</v>
+        <v>66.501859600000003</v>
       </c>
       <c r="E184">
-        <v>25.110425899999999</v>
+        <v>25.727199800000001</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185">
-        <v>5296</v>
+        <v>5295</v>
       </c>
       <c r="B185" t="s">
         <v>361</v>
       </c>
       <c r="C185" t="s">
         <v>362</v>
       </c>
       <c r="D185">
-        <v>60.983772199999997</v>
+        <v>60.238121</v>
       </c>
       <c r="E185">
-        <v>25.739566199999999</v>
+        <v>25.110425899999999</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186">
-        <v>5299</v>
+        <v>5296</v>
       </c>
       <c r="B186" t="s">
         <v>363</v>
       </c>
       <c r="C186" t="s">
         <v>364</v>
       </c>
       <c r="D186">
-        <v>63.651524500000001</v>
+        <v>60.983772199999997</v>
       </c>
       <c r="E186">
-        <v>26.618350499999998</v>
+        <v>25.739566199999999</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187">
-        <v>5300</v>
+        <v>5298</v>
       </c>
       <c r="B187" t="s">
         <v>365</v>
       </c>
       <c r="C187" t="s">
         <v>366</v>
       </c>
       <c r="D187">
-        <v>61.897019499999999</v>
+        <v>60.4587912</v>
       </c>
       <c r="E187">
-        <v>27.855808499999998</v>
+        <v>22.689577799999999</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188">
-        <v>5302</v>
+        <v>5299</v>
       </c>
       <c r="B188" t="s">
         <v>367</v>
       </c>
       <c r="C188" t="s">
         <v>368</v>
       </c>
       <c r="D188">
-        <v>63.0943057</v>
+        <v>63.651524500000001</v>
       </c>
       <c r="E188">
-        <v>29.612760399999999</v>
+        <v>26.618350499999998</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189">
-        <v>5303</v>
+        <v>5300</v>
       </c>
       <c r="B189" t="s">
         <v>369</v>
       </c>
       <c r="C189" t="s">
         <v>370</v>
       </c>
       <c r="D189">
-        <v>60.540961099999997</v>
+        <v>61.897019499999999</v>
       </c>
       <c r="E189">
-        <v>22.221040599999998</v>
+        <v>27.855808499999998</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190">
-        <v>5305</v>
+        <v>5302</v>
       </c>
       <c r="B190" t="s">
         <v>371</v>
       </c>
       <c r="C190" t="s">
         <v>372</v>
       </c>
       <c r="D190">
-        <v>60.279248299999999</v>
+        <v>63.0943057</v>
       </c>
       <c r="E190">
-        <v>24.872218400000001</v>
+        <v>29.612760399999999</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191">
-        <v>5306</v>
+        <v>5303</v>
       </c>
       <c r="B191" t="s">
         <v>373</v>
       </c>
       <c r="C191" t="s">
         <v>374</v>
       </c>
       <c r="D191">
-        <v>60.168632899999999</v>
+        <v>60.540961099999997</v>
       </c>
       <c r="E191">
-        <v>24.930775199999999</v>
+        <v>22.221040599999998</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192">
-        <v>5307</v>
+        <v>5305</v>
       </c>
       <c r="B192" t="s">
         <v>375</v>
       </c>
       <c r="C192" t="s">
         <v>376</v>
       </c>
       <c r="D192">
-        <v>63.928528</v>
+        <v>60.279248299999999</v>
       </c>
       <c r="E192">
-        <v>24.9664748</v>
+        <v>24.872218400000001</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193">
-        <v>5310</v>
+        <v>5306</v>
       </c>
       <c r="B193" t="s">
         <v>377</v>
       </c>
       <c r="C193" t="s">
         <v>378</v>
       </c>
       <c r="D193">
-        <v>62.777654300000002</v>
+        <v>60.168632899999999</v>
       </c>
       <c r="E193">
-        <v>22.829285200000001</v>
+        <v>24.930775199999999</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194">
-        <v>5311</v>
+        <v>5307</v>
       </c>
       <c r="B194" t="s">
         <v>379</v>
       </c>
       <c r="C194" t="s">
         <v>380</v>
       </c>
       <c r="D194">
+        <v>63.928528</v>
+      </c>
+      <c r="E194">
+        <v>24.9664748</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195">
+        <v>5310</v>
+      </c>
+      <c r="B195" t="s">
+        <v>381</v>
+      </c>
+      <c r="C195" t="s">
+        <v>382</v>
+      </c>
+      <c r="D195">
+        <v>62.777654300000002</v>
+      </c>
+      <c r="E195">
+        <v>22.829285200000001</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A196">
+        <v>5311</v>
+      </c>
+      <c r="B196" t="s">
+        <v>383</v>
+      </c>
+      <c r="C196" t="s">
+        <v>384</v>
+      </c>
+      <c r="D196">
         <v>64.130786799999996</v>
       </c>
-      <c r="E194">
+      <c r="E196">
         <v>28.3871134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">