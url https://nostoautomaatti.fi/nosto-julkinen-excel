--- v9 (2026-07-30)
+++ v10 (2026-08-20)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{59967A29-72CF-4A33-A40B-FD85D499409E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{07D4F72F-0929-4301-81FD-8D38097F82F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="395" uniqueCount="385">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="391">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -96,57 +96,57 @@
   <si>
     <t>Katajanokanlaituri 8, 00160 HELSINKI</t>
   </si>
   <si>
     <t>5107 NOSTO OLYMPIARANTA</t>
   </si>
   <si>
     <t>Olympiaranta 1, 00140 HELSINKI</t>
   </si>
   <si>
     <t>5108 NOSTO SAMMONKATU KAJAANI</t>
   </si>
   <si>
     <t>Sammonkatu 13, 87100 KAJAANI</t>
   </si>
   <si>
     <t>5109 NOSTO KATAJANOKKA TERMINAALI 1ST. FLOOR</t>
   </si>
   <si>
     <t>5111 NOSTO ECKERÖ LINE M/S FINLANDIA</t>
   </si>
   <si>
     <t>Tyynenmerenkatu 14, 00180 HELSINKI</t>
   </si>
   <si>
-    <t>5112 NOSTO CUBE1 NF2 TEIVON RAVIRATA</t>
-[...5 lines deleted...]
-    <t>5113 NOSTO CUBE1 NF2 TEIVON RAVIRATA</t>
+    <t>5112 NOSTO Cube 1 Puhoksen Ostoskeskus</t>
+  </si>
+  <si>
+    <t>Korsholmantie 2, 00900 Helsinki</t>
+  </si>
+  <si>
+    <t>5113 NOSTO Cube 1 Puhoksen Ostoskeskus</t>
   </si>
   <si>
     <t>5114 NOSTO DUO HERVANTA TAMPERE</t>
   </si>
   <si>
     <t>Pietilänkatu 2, 33720 TAMPERE</t>
   </si>
   <si>
     <t>5115 NOSTO TAMMELA STADION TAMPERE</t>
   </si>
   <si>
     <t>Tammelankatu 25, 33500 TAMPERE</t>
   </si>
   <si>
     <t>5116 NOSTO KAUPPAKESKUS AKSELI MIKKELI</t>
   </si>
   <si>
     <t>Hallituskatu 7-9, 50100 MIKKELI</t>
   </si>
   <si>
     <t>5117 NOSTO MÄNTYNUMMI LOHJA</t>
   </si>
   <si>
     <t>Mäntynummentie 46, 08500 LOHJA</t>
   </si>
@@ -1026,50 +1026,62 @@
   <si>
     <t>5275 NOSTO TOKMANNI ÄHTÄRI</t>
   </si>
   <si>
     <t>Niittyläntie 2, 63700 ÄHTÄRI</t>
   </si>
   <si>
     <t>5276 NOSTO TOKMANNI IVALO</t>
   </si>
   <si>
     <t>Neitamontie 2, 99800 IVALO</t>
   </si>
   <si>
     <t>5278 NOSTO TOKMANNI VANHAKYLÄ LOVIISA</t>
   </si>
   <si>
     <t>Heskerintie 17, 07740 PERNAJAN VANHAKYLÄ</t>
   </si>
   <si>
     <t>5279 NOSTO KAUPPAKESKUS KAARI HELSINKI</t>
   </si>
   <si>
     <t>Kantelettarentie 1, 00420 HELSINKI</t>
   </si>
   <si>
+    <t>5280 NOSTO CARLSON MIKKELI</t>
+  </si>
+  <si>
+    <t>Hallituskatu 6, 50100 MIKKELI</t>
+  </si>
+  <si>
+    <t>5281 NOSTO CARLSON KUOPIO</t>
+  </si>
+  <si>
+    <t>Kauppakatu 36, 70110 KUOPIO</t>
+  </si>
+  <si>
     <t>5282 NOSTO LIDL PETONEN KUOPIO</t>
   </si>
   <si>
     <t>Petosentie 4, 70820 KUOPIO</t>
   </si>
   <si>
     <t>5283 NOSTO K-SUPERMARKET KNUUTILANKANGAS</t>
   </si>
   <si>
     <t>Knuutilankankaantie 1, 90240 OULU</t>
   </si>
   <si>
     <t>5284 NOSTO KAUPPAKESKUS ISOKRISTIINA LAPPEENRANTA</t>
   </si>
   <si>
     <t>Brahenkatu 5, 53100 LAPPEENRANTA</t>
   </si>
   <si>
     <t>5285 NOSTO KAUPPAKESKUS PLAZA CENTRUM JOENSUU</t>
   </si>
   <si>
     <t>Kauppakatu 29, 80100 JOENSUU</t>
   </si>
   <si>
     <t>5286 NOSTO TURUN LINJA-AUTOASEMA</t>
@@ -1159,50 +1171,56 @@
     <t>Kolintie 10, 83950 AHMOVAARA</t>
   </si>
   <si>
     <t>5303 NOSTO LIIKETILA RUSKO</t>
   </si>
   <si>
     <t>Vanhatie 2, 21290 RUSKO</t>
   </si>
   <si>
     <t>5305 NOSTO LIDL VANTAANLAAKSO</t>
   </si>
   <si>
     <t>Vantaanlaaksontie 34, 01670 VANTAA</t>
   </si>
   <si>
     <t>5306 NOSTO KAUPPAKESKUS KAMPPI 1.KRS HELSINKI</t>
   </si>
   <si>
     <t>Urho Kekkosen katu 1, 00100 HELSINKI</t>
   </si>
   <si>
     <t>5307 NOSTO HALPA-HALLI NIVALA</t>
   </si>
   <si>
     <t>Toritie 20, 85500 NIVALA</t>
+  </si>
+  <si>
+    <t>5309 NOSTO VÄHÄKYRÖN APTEEKKI</t>
+  </si>
+  <si>
+    <t>Heikkiläntie 1, 66500 VÄHÄKYRÖ</t>
   </si>
   <si>
     <t>5310 NOSTO LIIKETILA KOSKENALANTIE 5 SEINÄJOKI</t>
   </si>
   <si>
     <t>Koskenalantie 5, 60220 SEINÄJOKI</t>
   </si>
   <si>
     <t>5311 NOSTO LIIKETILA KAINUUNTIE 26 SOTKAMO</t>
   </si>
   <si>
     <t>Kainuuntie 26, 88600 SOTKAMO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -1514,3387 +1532,3438 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E196"/>
+  <dimension ref="A1:E199"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A172" workbookViewId="0">
-      <selection activeCell="E196" sqref="E196"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E199" sqref="E199"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>5100</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>61.452005700000001</v>
       </c>
       <c r="E2">
         <v>23.770634699999999</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>5101</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>61.495419800000001</v>
       </c>
       <c r="E3">
         <v>23.623636000000001</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>5102</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>60.543449899999999</v>
       </c>
       <c r="E4">
         <v>22.343023200000001</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>5103</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>60.4667885</v>
       </c>
       <c r="E5">
         <v>22.246281700000001</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>5104</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>60.1638077</v>
       </c>
       <c r="E6">
         <v>24.968549599999999</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>5105</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>60.434045500000003</v>
       </c>
       <c r="E7">
         <v>22.222194200000001</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>5106</v>
       </c>
       <c r="B8" t="s">
         <v>17</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>60.163824900000002</v>
       </c>
       <c r="E8">
         <v>24.967918300000001</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>5107</v>
       </c>
       <c r="B9" t="s">
         <v>19</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>60.160811699999996</v>
       </c>
       <c r="E9">
         <v>24.958891600000001</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>5108</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>64.221979200000007</v>
       </c>
       <c r="E10">
         <v>27.7306715</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>5109</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11">
         <v>60.163824900000002</v>
       </c>
       <c r="E11">
         <v>24.967918300000001</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>5111</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>60.150460799999998</v>
       </c>
       <c r="E12">
         <v>24.915343700000001</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>5112</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>61.529525399999997</v>
+        <v>60.2138682</v>
       </c>
       <c r="E13">
-        <v>23.6254794</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.0824991</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>5113</v>
       </c>
       <c r="B14" t="s">
         <v>28</v>
       </c>
       <c r="C14" t="s">
         <v>27</v>
       </c>
       <c r="D14">
-        <v>61.529525399999997</v>
+        <v>60.2138682</v>
       </c>
       <c r="E14">
-        <v>23.6254794</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.0824991</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>5114</v>
       </c>
       <c r="B15" t="s">
         <v>29</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>61.450932100000003</v>
       </c>
       <c r="E15">
         <v>23.851271199999999</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>5115</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>61.499877400000003</v>
       </c>
       <c r="E16">
         <v>23.7861163</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>5116</v>
       </c>
       <c r="B17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>61.688735700000002</v>
       </c>
       <c r="E17">
         <v>27.271688900000001</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>5117</v>
       </c>
       <c r="B18" t="s">
         <v>35</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>60.274397200000003</v>
       </c>
       <c r="E18">
         <v>24.131582600000002</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>5118</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>62.822683599999998</v>
       </c>
       <c r="E19">
         <v>27.605010199999999</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A20">
         <v>5119</v>
       </c>
       <c r="B20" t="s">
         <v>39</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>62.822683599999998</v>
       </c>
       <c r="E20">
         <v>27.605010199999999</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>5120</v>
       </c>
       <c r="B21" t="s">
         <v>40</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>60.154382400000003</v>
       </c>
       <c r="E21">
         <v>24.921063199999999</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A22">
         <v>5121</v>
       </c>
       <c r="B22" t="s">
         <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
         <v>61.5406239</v>
       </c>
       <c r="E22">
         <v>23.938934</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A23">
         <v>5122</v>
       </c>
       <c r="B23" t="s">
         <v>44</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>60.434045500000003</v>
       </c>
       <c r="E23">
         <v>22.222194200000001</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A24">
         <v>5123</v>
       </c>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>62.500398699999998</v>
       </c>
       <c r="E24">
         <v>25.4378344</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25">
         <v>5124</v>
       </c>
       <c r="B25" t="s">
         <v>48</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>60.161172700000002</v>
       </c>
       <c r="E25">
         <v>24.737152600000002</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>5125</v>
       </c>
       <c r="B26" t="s">
         <v>50</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>61.475430000000003</v>
       </c>
       <c r="E26">
         <v>23.34254</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A27">
         <v>5126</v>
       </c>
       <c r="B27" t="s">
         <v>52</v>
       </c>
       <c r="C27" t="s">
         <v>53</v>
       </c>
       <c r="D27">
         <v>63.243807400000001</v>
       </c>
       <c r="E27">
         <v>29.2538728</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A28">
         <v>5127</v>
       </c>
       <c r="B28" t="s">
         <v>54</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28">
         <v>60.420078572900003</v>
       </c>
       <c r="E28">
         <v>22.379617095</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A29">
         <v>5128</v>
       </c>
       <c r="B29" t="s">
         <v>56</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>61.040704699999999</v>
       </c>
       <c r="E29">
         <v>28.220239100000001</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30">
         <v>5129</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>65.0026747</v>
       </c>
       <c r="E30">
         <v>25.493643299999999</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>5130</v>
       </c>
       <c r="B31" t="s">
         <v>60</v>
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>62.289977999999998</v>
       </c>
       <c r="E31">
         <v>25.716408999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A32">
         <v>5131</v>
       </c>
       <c r="B32" t="s">
         <v>62</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>61.049794800000001</v>
       </c>
       <c r="E32">
         <v>28.345240700000002</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>5132</v>
       </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>60.161619100000003</v>
       </c>
       <c r="E33">
         <v>24.957273300000001</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34">
         <v>5133</v>
       </c>
       <c r="B34" t="s">
         <v>66</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>60.435324399999999</v>
       </c>
       <c r="E34">
         <v>22.2198289</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A35">
         <v>5134</v>
       </c>
       <c r="B35" t="s">
         <v>68</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>60.160811699999996</v>
       </c>
       <c r="E35">
         <v>24.958891600000001</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A36">
         <v>5136</v>
       </c>
       <c r="B36" t="s">
         <v>70</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>62.307298799999998</v>
       </c>
       <c r="E36">
         <v>21.7047268</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A37">
         <v>5137</v>
       </c>
       <c r="B37" t="s">
         <v>72</v>
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>61.485038600000003</v>
       </c>
       <c r="E37">
         <v>21.8105747</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A38">
         <v>5138</v>
       </c>
       <c r="B38" t="s">
         <v>74</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>60.472628200000003</v>
       </c>
       <c r="E38">
         <v>22.2223629</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A39">
         <v>5139</v>
       </c>
       <c r="B39" t="s">
         <v>76</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>62.476347199999999</v>
       </c>
       <c r="E39">
         <v>21.3952144</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A40">
         <v>5140</v>
       </c>
       <c r="B40" t="s">
         <v>78</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>60.119250052300004</v>
       </c>
       <c r="E40">
         <v>24.435245990799999</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A41">
         <v>5141</v>
       </c>
       <c r="B41" t="s">
         <v>80</v>
       </c>
       <c r="C41" t="s">
         <v>81</v>
       </c>
       <c r="D41">
         <v>60.996813699999997</v>
       </c>
       <c r="E41">
         <v>25.667072000000001</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A42">
         <v>5142</v>
       </c>
       <c r="B42" t="s">
         <v>82</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>65.080176199999997</v>
       </c>
       <c r="E42">
         <v>25.405642100000001</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A43">
         <v>5143</v>
       </c>
       <c r="B43" t="s">
         <v>84</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>60.236528399999997</v>
       </c>
       <c r="E43">
         <v>24.928752200000002</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A44">
         <v>5144</v>
       </c>
       <c r="B44" t="s">
         <v>86</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
         <v>61.491923800000002</v>
       </c>
       <c r="E44">
         <v>23.843215499999999</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A45">
         <v>5145</v>
       </c>
       <c r="B45" t="s">
         <v>88</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>60.473445900000002</v>
       </c>
       <c r="E45">
         <v>22.2824353</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A46">
         <v>5146</v>
       </c>
       <c r="B46" t="s">
         <v>90</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>60.479890400000002</v>
       </c>
       <c r="E46">
         <v>22.160651999999999</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A47">
         <v>5148</v>
       </c>
       <c r="B47" t="s">
         <v>92</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
         <v>60.806557699999999</v>
       </c>
       <c r="E47">
         <v>25.728001299999999</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A48">
         <v>5149</v>
       </c>
       <c r="B48" t="s">
         <v>94</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>60.475201400000003</v>
       </c>
       <c r="E48">
         <v>25.111871300000001</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A49">
         <v>5150</v>
       </c>
       <c r="B49" t="s">
         <v>96</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
         <v>60.170575700000001</v>
       </c>
       <c r="E49">
         <v>24.774350999999999</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A50">
         <v>5151</v>
       </c>
       <c r="B50" t="s">
         <v>98</v>
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
         <v>60.198481000000001</v>
       </c>
       <c r="E50">
         <v>24.9314377</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51">
         <v>5152</v>
       </c>
       <c r="B51" t="s">
         <v>100</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>60.198481000000001</v>
       </c>
       <c r="E51">
         <v>24.9314377</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52">
         <v>5153</v>
       </c>
       <c r="B52" t="s">
         <v>101</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>60.198481000000001</v>
       </c>
       <c r="E52">
         <v>24.9314377</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53">
         <v>5154</v>
       </c>
       <c r="B53" t="s">
         <v>102</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>60.197950900000002</v>
       </c>
       <c r="E53">
         <v>24.928605900000001</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54">
         <v>5155</v>
       </c>
       <c r="B54" t="s">
         <v>104</v>
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>60.197950900000002</v>
       </c>
       <c r="E54">
         <v>24.928605900000001</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55">
         <v>5156</v>
       </c>
       <c r="B55" t="s">
         <v>105</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>60.197950900000002</v>
       </c>
       <c r="E55">
         <v>24.928605900000001</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A56">
         <v>5157</v>
       </c>
       <c r="B56" t="s">
         <v>106</v>
       </c>
       <c r="C56" t="s">
         <v>103</v>
       </c>
       <c r="D56">
         <v>60.197950900000002</v>
       </c>
       <c r="E56">
         <v>24.928605900000001</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57">
         <v>5158</v>
       </c>
       <c r="B57" t="s">
         <v>107</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>60.446208499999997</v>
       </c>
       <c r="E57">
         <v>22.226171900000001</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A58">
         <v>5159</v>
       </c>
       <c r="B58" t="s">
         <v>109</v>
       </c>
       <c r="C58" t="s">
         <v>41</v>
       </c>
       <c r="D58">
         <v>60.154382400000003</v>
       </c>
       <c r="E58">
         <v>24.921063199999999</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A59">
         <v>5160</v>
       </c>
       <c r="B59" t="s">
         <v>110</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
         <v>60.402980999999997</v>
       </c>
       <c r="E59">
         <v>25.099388000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A60">
         <v>5161</v>
       </c>
       <c r="B60" t="s">
         <v>112</v>
       </c>
       <c r="C60" t="s">
         <v>113</v>
       </c>
       <c r="D60">
         <v>62.791667400000001</v>
       </c>
       <c r="E60">
         <v>22.840806700000002</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A61">
         <v>5162</v>
       </c>
       <c r="B61" t="s">
         <v>114</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
         <v>61.059176399999998</v>
       </c>
       <c r="E61">
         <v>28.1849782</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A62">
         <v>5163</v>
       </c>
       <c r="B62" t="s">
         <v>116</v>
       </c>
       <c r="C62" t="s">
         <v>117</v>
       </c>
       <c r="D62">
         <v>61.357661999999998</v>
       </c>
       <c r="E62">
         <v>23.7959715</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A63">
         <v>5164</v>
       </c>
       <c r="B63" t="s">
         <v>118</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>62.897718699999999</v>
       </c>
       <c r="E63">
         <v>27.681401999999999</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A64">
         <v>5165</v>
       </c>
       <c r="B64" t="s">
         <v>120</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
         <v>61.017903099999998</v>
       </c>
       <c r="E64">
         <v>25.156925900000001</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A65">
         <v>5166</v>
       </c>
       <c r="B65" t="s">
         <v>122</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>60.6200197</v>
       </c>
       <c r="E65">
         <v>24.8443389</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A66">
         <v>5167</v>
       </c>
       <c r="B66" t="s">
         <v>124</v>
       </c>
       <c r="C66" t="s">
         <v>125</v>
       </c>
       <c r="D66">
         <v>60.462074100000002</v>
       </c>
       <c r="E66">
         <v>24.807458700000002</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A67">
         <v>5168</v>
       </c>
       <c r="B67" t="s">
         <v>126</v>
       </c>
       <c r="C67" t="s">
         <v>127</v>
       </c>
       <c r="D67">
         <v>64.096722</v>
       </c>
       <c r="E67">
         <v>26.335978000000001</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A68">
         <v>5170</v>
       </c>
       <c r="B68" t="s">
         <v>128</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
         <v>64.8366604</v>
       </c>
       <c r="E68">
         <v>25.191454</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69">
         <v>5171</v>
       </c>
       <c r="B69" t="s">
         <v>130</v>
       </c>
       <c r="C69" t="s">
         <v>131</v>
       </c>
       <c r="D69">
         <v>60.119278199999997</v>
       </c>
       <c r="E69">
         <v>24.4722455</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70">
         <v>5172</v>
       </c>
       <c r="B70" t="s">
         <v>132</v>
       </c>
       <c r="C70" t="s">
         <v>133</v>
       </c>
       <c r="D70">
         <v>65.015208099999995</v>
       </c>
       <c r="E70">
         <v>24.734375499999999</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71">
         <v>5173</v>
       </c>
       <c r="B71" t="s">
         <v>134</v>
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
         <v>60.427049400000001</v>
       </c>
       <c r="E71">
         <v>22.268937999999999</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72">
         <v>5174</v>
       </c>
       <c r="B72" t="s">
         <v>136</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
         <v>66.165054100000006</v>
       </c>
       <c r="E72">
         <v>29.157167699999999</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73">
         <v>5175</v>
       </c>
       <c r="B73" t="s">
         <v>138</v>
       </c>
       <c r="C73" t="s">
         <v>139</v>
       </c>
       <c r="D73">
         <v>60.452613100000001</v>
       </c>
       <c r="E73">
         <v>22.160716000000001</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74">
         <v>5176</v>
       </c>
       <c r="B74" t="s">
         <v>140</v>
       </c>
       <c r="C74" t="s">
         <v>141</v>
       </c>
       <c r="D74">
         <v>68.384588399999998</v>
       </c>
       <c r="E74">
         <v>23.639326700000002</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A75">
         <v>5177</v>
       </c>
       <c r="B75" t="s">
         <v>142</v>
       </c>
       <c r="C75" t="s">
         <v>143</v>
       </c>
       <c r="D75">
         <v>60.422379900000003</v>
       </c>
       <c r="E75">
         <v>22.283959200000002</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A76">
         <v>5178</v>
       </c>
       <c r="B76" t="s">
         <v>144</v>
       </c>
       <c r="C76" t="s">
         <v>145</v>
       </c>
       <c r="D76">
         <v>60.165833300000003</v>
       </c>
       <c r="E76">
         <v>24.9441667</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A77">
         <v>5179</v>
       </c>
       <c r="B77" t="s">
         <v>146</v>
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>65.012108499999997</v>
       </c>
       <c r="E77">
         <v>25.468655500000001</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A78">
         <v>5180</v>
       </c>
       <c r="B78" t="s">
         <v>148</v>
       </c>
       <c r="C78" t="s">
         <v>149</v>
       </c>
       <c r="D78">
         <v>64.351482899999993</v>
       </c>
       <c r="E78">
         <v>26.280291299999998</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A79">
         <v>5181</v>
       </c>
       <c r="B79" t="s">
         <v>150</v>
       </c>
       <c r="C79" t="s">
         <v>151</v>
       </c>
       <c r="D79">
         <v>61.904456000000003</v>
       </c>
       <c r="E79">
         <v>29.812014300000001</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A80">
         <v>5182</v>
       </c>
       <c r="B80" t="s">
         <v>152</v>
       </c>
       <c r="C80" t="s">
         <v>153</v>
       </c>
       <c r="D80">
         <v>63.868737899999999</v>
       </c>
       <c r="E80">
         <v>27.4386613</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A81">
         <v>5183</v>
       </c>
       <c r="B81" t="s">
         <v>154</v>
       </c>
       <c r="C81" t="s">
         <v>155</v>
       </c>
       <c r="D81">
         <v>65.088194000000001</v>
       </c>
       <c r="E81">
         <v>25.406141099999999</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A82">
         <v>5184</v>
       </c>
       <c r="B82" t="s">
         <v>156</v>
       </c>
       <c r="C82" t="s">
         <v>157</v>
       </c>
       <c r="D82">
         <v>60.262099999999997</v>
       </c>
       <c r="E82">
         <v>24.8044522</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A83">
         <v>5185</v>
       </c>
       <c r="B83" t="s">
         <v>158</v>
       </c>
       <c r="C83" t="s">
         <v>159</v>
       </c>
       <c r="D83">
         <v>64.224942299999995</v>
       </c>
       <c r="E83">
         <v>27.732737700000001</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A84">
         <v>5186</v>
       </c>
       <c r="B84" t="s">
         <v>160</v>
       </c>
       <c r="C84" t="s">
         <v>161</v>
       </c>
       <c r="D84">
         <v>60.2197684</v>
       </c>
       <c r="E84">
         <v>24.8354091</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A85">
         <v>5187</v>
       </c>
       <c r="B85" t="s">
         <v>162</v>
       </c>
       <c r="C85" t="s">
         <v>163</v>
       </c>
       <c r="D85">
         <v>60.209777299999999</v>
       </c>
       <c r="E85">
         <v>24.637419300000001</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A86">
         <v>5188</v>
       </c>
       <c r="B86" t="s">
         <v>164</v>
       </c>
       <c r="C86" t="s">
         <v>165</v>
       </c>
       <c r="D86">
         <v>60.209247300000001</v>
       </c>
       <c r="E86">
         <v>24.9460774</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87">
         <v>5189</v>
       </c>
       <c r="B87" t="s">
         <v>166</v>
       </c>
       <c r="C87" t="s">
         <v>167</v>
       </c>
       <c r="D87">
         <v>61.044775399999999</v>
       </c>
       <c r="E87">
         <v>22.357461700000002</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88">
         <v>5190</v>
       </c>
       <c r="B88" t="s">
         <v>168</v>
       </c>
       <c r="C88" t="s">
         <v>169</v>
       </c>
       <c r="D88">
         <v>60.187946699999998</v>
       </c>
       <c r="E88">
         <v>24.979238200000001</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89">
         <v>5191</v>
       </c>
       <c r="B89" t="s">
         <v>170</v>
       </c>
       <c r="C89" t="s">
         <v>171</v>
       </c>
       <c r="D89">
         <v>60.632793800000002</v>
       </c>
       <c r="E89">
         <v>24.850425300000001</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90">
         <v>5192</v>
       </c>
       <c r="B90" t="s">
         <v>172</v>
       </c>
       <c r="C90" t="s">
         <v>173</v>
       </c>
       <c r="D90">
         <v>60.251847499999997</v>
       </c>
       <c r="E90">
         <v>25.0081512</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91">
         <v>5193</v>
       </c>
       <c r="B91" t="s">
         <v>174</v>
       </c>
       <c r="C91" t="s">
         <v>175</v>
       </c>
       <c r="D91">
         <v>60.2933922</v>
       </c>
       <c r="E91">
         <v>25.048295299999999</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A92">
         <v>5194</v>
       </c>
       <c r="B92" t="s">
         <v>176</v>
       </c>
       <c r="C92" t="s">
         <v>177</v>
       </c>
       <c r="D92">
         <v>67.040682799999999</v>
       </c>
       <c r="E92">
         <v>26.948147299999999</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A93">
         <v>5195</v>
       </c>
       <c r="B93" t="s">
         <v>178</v>
       </c>
       <c r="C93" t="s">
         <v>179</v>
       </c>
       <c r="D93">
         <v>67.671987000000001</v>
       </c>
       <c r="E93">
         <v>24.874234999999999</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A94">
         <v>5196</v>
       </c>
       <c r="B94" t="s">
         <v>180</v>
       </c>
       <c r="C94" t="s">
         <v>181</v>
       </c>
       <c r="D94">
         <v>60.158588999999999</v>
       </c>
       <c r="E94">
         <v>24.705202700000001</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A95">
         <v>5197</v>
       </c>
       <c r="B95" t="s">
         <v>182</v>
       </c>
       <c r="C95" t="s">
         <v>183</v>
       </c>
       <c r="D95">
         <v>62.906649899999998</v>
       </c>
       <c r="E95">
         <v>27.684151100000001</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A96">
         <v>5198</v>
       </c>
       <c r="B96" t="s">
         <v>184</v>
       </c>
       <c r="C96" t="s">
         <v>185</v>
       </c>
       <c r="D96">
         <v>62.300318799999999</v>
       </c>
       <c r="E96">
         <v>27.160371099999999</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A97">
         <v>5199</v>
       </c>
       <c r="B97" t="s">
         <v>186</v>
       </c>
       <c r="C97" t="s">
         <v>187</v>
       </c>
       <c r="D97">
         <v>60.2053127</v>
       </c>
       <c r="E97">
         <v>25.155998199999999</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A98">
         <v>5200</v>
       </c>
       <c r="B98" t="s">
         <v>188</v>
       </c>
       <c r="C98" t="s">
         <v>189</v>
       </c>
       <c r="D98">
         <v>60.458732699999999</v>
       </c>
       <c r="E98">
         <v>26.227550600000001</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A99">
         <v>5201</v>
       </c>
       <c r="B99" t="s">
         <v>190</v>
       </c>
       <c r="C99" t="s">
         <v>191</v>
       </c>
       <c r="D99">
         <v>62.3015288</v>
       </c>
       <c r="E99">
         <v>27.161047199999999</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A100">
         <v>5202</v>
       </c>
       <c r="B100" t="s">
         <v>192</v>
       </c>
       <c r="C100" t="s">
         <v>193</v>
       </c>
       <c r="D100">
         <v>62.603167499999998</v>
       </c>
       <c r="E100">
         <v>23.726933500000001</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A101">
         <v>5203</v>
       </c>
       <c r="B101" t="s">
         <v>194</v>
       </c>
       <c r="C101" t="s">
         <v>195</v>
       </c>
       <c r="D101">
         <v>60.293541300000001</v>
       </c>
       <c r="E101">
         <v>25.044083199999999</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A102">
         <v>5204</v>
       </c>
       <c r="B102" t="s">
         <v>196</v>
       </c>
       <c r="C102" t="s">
         <v>197</v>
       </c>
       <c r="D102">
         <v>62.586781100000003</v>
       </c>
       <c r="E102">
         <v>23.617978099999998</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A103">
         <v>5205</v>
       </c>
       <c r="B103" t="s">
         <v>198</v>
       </c>
       <c r="C103" t="s">
         <v>199</v>
       </c>
       <c r="D103">
         <v>62.794419699999999</v>
       </c>
       <c r="E103">
         <v>22.829887299999999</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A104">
         <v>5207</v>
       </c>
       <c r="B104" t="s">
         <v>200</v>
       </c>
       <c r="C104" t="s">
         <v>201</v>
       </c>
       <c r="D104">
         <v>61.482475200000003</v>
       </c>
       <c r="E104">
         <v>21.815186300000001</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A105">
         <v>5208</v>
       </c>
       <c r="B105" t="s">
         <v>202</v>
       </c>
       <c r="C105" t="s">
         <v>203</v>
       </c>
       <c r="D105">
         <v>63.101286000000002</v>
       </c>
       <c r="E105">
         <v>21.641475</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A106">
         <v>5209</v>
       </c>
       <c r="B106" t="s">
         <v>204</v>
       </c>
       <c r="C106" t="s">
         <v>205</v>
       </c>
       <c r="D106">
         <v>63.835652899999999</v>
       </c>
       <c r="E106">
         <v>23.136034599999999</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A107">
         <v>5210</v>
       </c>
       <c r="B107" t="s">
         <v>206</v>
       </c>
       <c r="C107" t="s">
         <v>207</v>
       </c>
       <c r="D107">
         <v>64.071755899999999</v>
       </c>
       <c r="E107">
         <v>24.5368928</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A108">
         <v>5211</v>
       </c>
       <c r="B108" t="s">
         <v>208</v>
       </c>
       <c r="C108" t="s">
         <v>209</v>
       </c>
       <c r="D108">
         <v>62.136270600000003</v>
       </c>
       <c r="E108">
         <v>25.671424900000002</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A109">
         <v>5212</v>
       </c>
       <c r="B109" t="s">
         <v>210</v>
       </c>
       <c r="C109" t="s">
         <v>211</v>
       </c>
       <c r="D109">
         <v>62.606918800000003</v>
       </c>
       <c r="E109">
         <v>25.693878900000001</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A110">
         <v>5213</v>
       </c>
       <c r="B110" t="s">
         <v>212</v>
       </c>
       <c r="C110" t="s">
         <v>213</v>
       </c>
       <c r="D110">
         <v>63.569616500000002</v>
       </c>
       <c r="E110">
         <v>27.1888805</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A111">
         <v>5214</v>
       </c>
       <c r="B111" t="s">
         <v>214</v>
       </c>
       <c r="C111" t="s">
         <v>215</v>
       </c>
       <c r="D111">
         <v>63.547735699999997</v>
       </c>
       <c r="E111">
         <v>23.697510000000001</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A112">
         <v>5215</v>
       </c>
       <c r="B112" t="s">
         <v>216</v>
       </c>
       <c r="C112" t="s">
         <v>217</v>
       </c>
       <c r="D112">
         <v>62.973313900000001</v>
       </c>
       <c r="E112">
         <v>23.008423000000001</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A113">
         <v>5218</v>
       </c>
       <c r="B113" t="s">
         <v>218</v>
       </c>
       <c r="C113" t="s">
         <v>219</v>
       </c>
       <c r="D113">
         <v>60.987736499999997</v>
       </c>
       <c r="E113">
         <v>25.5327938</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A114">
         <v>5219</v>
       </c>
       <c r="B114" t="s">
         <v>220</v>
       </c>
       <c r="C114" t="s">
         <v>221</v>
       </c>
       <c r="D114">
         <v>61.205232700000003</v>
       </c>
       <c r="E114">
         <v>26.0381155</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A115">
         <v>5220</v>
       </c>
       <c r="B115" t="s">
         <v>222</v>
       </c>
       <c r="C115" t="s">
         <v>223</v>
       </c>
       <c r="D115">
         <v>60.959798399999997</v>
       </c>
       <c r="E115">
         <v>25.6528262</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A116">
         <v>5222</v>
       </c>
       <c r="B116" t="s">
         <v>224</v>
       </c>
       <c r="C116" t="s">
         <v>225</v>
       </c>
       <c r="D116">
         <v>60.905229300000002</v>
       </c>
       <c r="E116">
         <v>26.607264799999999</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A117">
         <v>5223</v>
       </c>
       <c r="B117" t="s">
         <v>226</v>
       </c>
       <c r="C117" t="s">
         <v>227</v>
       </c>
       <c r="D117">
         <v>60.876522999999999</v>
       </c>
       <c r="E117">
         <v>26.731888999999999</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A118">
         <v>5224</v>
       </c>
       <c r="B118" t="s">
         <v>228</v>
       </c>
       <c r="C118" t="s">
         <v>229</v>
       </c>
       <c r="D118">
         <v>60.8684741</v>
       </c>
       <c r="E118">
         <v>26.671853200000001</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A119">
         <v>5225</v>
       </c>
       <c r="B119" t="s">
         <v>230</v>
       </c>
       <c r="C119" t="s">
         <v>231</v>
       </c>
       <c r="D119">
         <v>60.948032599999998</v>
       </c>
       <c r="E119">
         <v>25.8917535</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A120">
         <v>5226</v>
       </c>
       <c r="B120" t="s">
         <v>232</v>
       </c>
       <c r="C120" t="s">
         <v>233</v>
       </c>
       <c r="D120">
         <v>62.252355600000001</v>
       </c>
       <c r="E120">
         <v>25.194054399999999</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A121">
         <v>5227</v>
       </c>
       <c r="B121" t="s">
         <v>234</v>
       </c>
       <c r="C121" t="s">
         <v>235</v>
       </c>
       <c r="D121">
         <v>62.2580952</v>
       </c>
       <c r="E121">
         <v>24.698564099999999</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A122">
         <v>5228</v>
       </c>
       <c r="B122" t="s">
         <v>236</v>
       </c>
       <c r="C122" t="s">
         <v>237</v>
       </c>
       <c r="D122">
         <v>60.239008200000001</v>
       </c>
       <c r="E122">
         <v>24.849908500000002</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A123">
         <v>5229</v>
       </c>
       <c r="B123" t="s">
         <v>238</v>
       </c>
       <c r="C123" t="s">
         <v>239</v>
       </c>
       <c r="D123">
         <v>62.357732599999999</v>
       </c>
       <c r="E123">
         <v>26.5730936</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A124">
         <v>5230</v>
       </c>
       <c r="B124" t="s">
         <v>240</v>
       </c>
       <c r="C124" t="s">
         <v>241</v>
       </c>
       <c r="D124">
         <v>62.176619899999999</v>
       </c>
       <c r="E124">
         <v>27.840176599999999</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A125">
         <v>5231</v>
       </c>
       <c r="B125" t="s">
         <v>242</v>
       </c>
       <c r="C125" t="s">
         <v>243</v>
       </c>
       <c r="D125">
         <v>60.193016399999998</v>
       </c>
       <c r="E125">
         <v>24.9471144</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A126">
         <v>5232</v>
       </c>
       <c r="B126" t="s">
         <v>244</v>
       </c>
       <c r="C126" t="s">
         <v>245</v>
       </c>
       <c r="D126">
         <v>67.1097252</v>
       </c>
       <c r="E126">
         <v>27.515331</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A127">
         <v>5233</v>
       </c>
       <c r="B127" t="s">
         <v>246</v>
       </c>
       <c r="C127" t="s">
         <v>247</v>
       </c>
       <c r="D127">
         <v>64.023040300000005</v>
       </c>
       <c r="E127">
         <v>23.507648700000001</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A128">
         <v>5234</v>
       </c>
       <c r="B128" t="s">
         <v>248</v>
       </c>
       <c r="C128" t="s">
         <v>249</v>
       </c>
       <c r="D128">
         <v>61.0495296</v>
       </c>
       <c r="E128">
         <v>26.484907</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A129">
         <v>5235</v>
       </c>
       <c r="B129" t="s">
         <v>250</v>
       </c>
       <c r="C129" t="s">
         <v>251</v>
       </c>
       <c r="D129">
         <v>60.910793099999999</v>
       </c>
       <c r="E129">
         <v>26.274282500000002</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A130">
         <v>5236</v>
       </c>
       <c r="B130" t="s">
         <v>252</v>
       </c>
       <c r="C130" t="s">
         <v>253</v>
       </c>
       <c r="D130">
         <v>60.284345799999997</v>
       </c>
       <c r="E130">
         <v>25.028977099999999</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A131">
         <v>5237</v>
       </c>
       <c r="B131" t="s">
         <v>254</v>
       </c>
       <c r="C131" t="s">
         <v>255</v>
       </c>
       <c r="D131">
         <v>62.096765400000002</v>
       </c>
       <c r="E131">
         <v>30.142111400000001</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A132">
         <v>5239</v>
       </c>
       <c r="B132" t="s">
         <v>256</v>
       </c>
       <c r="C132" t="s">
         <v>257</v>
       </c>
       <c r="D132">
         <v>60.489821200000002</v>
       </c>
       <c r="E132">
         <v>22.26643</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A133">
         <v>5240</v>
       </c>
       <c r="B133" t="s">
         <v>258</v>
       </c>
       <c r="C133" t="s">
         <v>259</v>
       </c>
       <c r="D133">
         <v>61.4502934</v>
       </c>
       <c r="E133">
         <v>23.751761200000001</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A134">
         <v>5241</v>
       </c>
       <c r="B134" t="s">
         <v>260</v>
       </c>
       <c r="C134" t="s">
         <v>261</v>
       </c>
       <c r="D134">
         <v>60.516264900000003</v>
       </c>
       <c r="E134">
         <v>26.931812699999998</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A135">
         <v>5242</v>
       </c>
       <c r="B135" t="s">
         <v>262</v>
       </c>
       <c r="C135" t="s">
         <v>263</v>
       </c>
       <c r="D135">
         <v>61.003471500000003</v>
       </c>
       <c r="E135">
         <v>24.488433199999999</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A136">
         <v>5243</v>
       </c>
       <c r="B136" t="s">
         <v>264</v>
       </c>
       <c r="C136" t="s">
         <v>265</v>
       </c>
       <c r="D136">
         <v>61.007016900000004</v>
       </c>
       <c r="E136">
         <v>24.44256</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A137">
         <v>5244</v>
       </c>
       <c r="B137" t="s">
         <v>266</v>
       </c>
       <c r="C137" t="s">
         <v>267</v>
       </c>
       <c r="D137">
         <v>66.543442499999998</v>
       </c>
       <c r="E137">
         <v>25.845343700000001</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A138">
         <v>5245</v>
       </c>
       <c r="B138" t="s">
         <v>268</v>
       </c>
       <c r="C138" t="s">
         <v>269</v>
       </c>
       <c r="D138">
         <v>60.255621900000001</v>
       </c>
       <c r="E138">
         <v>24.823122099999999</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A139">
         <v>5246</v>
       </c>
       <c r="B139" t="s">
         <v>270</v>
       </c>
       <c r="C139" t="s">
         <v>271</v>
       </c>
       <c r="D139">
         <v>60.402798099999998</v>
       </c>
       <c r="E139">
         <v>25.028392499999999</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A140">
         <v>5247</v>
       </c>
       <c r="B140" t="s">
         <v>272</v>
       </c>
       <c r="C140" t="s">
         <v>273</v>
       </c>
       <c r="D140">
         <v>61.055411100000001</v>
       </c>
       <c r="E140">
         <v>24.373175400000001</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A141">
         <v>5248</v>
       </c>
       <c r="B141" t="s">
         <v>274</v>
       </c>
       <c r="C141" t="s">
         <v>275</v>
       </c>
       <c r="D141">
         <v>61.510473300000001</v>
       </c>
       <c r="E141">
         <v>27.248717599999999</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A142">
         <v>5249</v>
       </c>
       <c r="B142" t="s">
         <v>276</v>
       </c>
       <c r="C142" t="s">
         <v>277</v>
       </c>
       <c r="D142">
         <v>60.168032799999999</v>
       </c>
       <c r="E142">
         <v>24.930756899999999</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A143">
         <v>5250</v>
       </c>
       <c r="B143" t="s">
         <v>278</v>
       </c>
       <c r="C143" t="s">
         <v>279</v>
       </c>
       <c r="D143">
         <v>61.482638299999998</v>
       </c>
       <c r="E143">
         <v>21.762750799999999</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A144">
         <v>5251</v>
       </c>
       <c r="B144" t="s">
         <v>280</v>
       </c>
       <c r="C144" t="s">
         <v>281</v>
       </c>
       <c r="D144">
         <v>60.188334900000001</v>
       </c>
       <c r="E144">
         <v>24.587379500000001</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A145">
         <v>5252</v>
       </c>
       <c r="B145" t="s">
         <v>282</v>
       </c>
       <c r="C145" t="s">
         <v>283</v>
       </c>
       <c r="D145">
         <v>64.814956199999997</v>
       </c>
       <c r="E145">
         <v>25.9789733</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A146">
         <v>5253</v>
       </c>
       <c r="B146" t="s">
         <v>284</v>
       </c>
       <c r="C146" t="s">
         <v>285</v>
       </c>
       <c r="D146">
         <v>65.127170599999999</v>
       </c>
       <c r="E146">
         <v>25.774865200000001</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A147">
         <v>5254</v>
       </c>
       <c r="B147" t="s">
         <v>286</v>
       </c>
       <c r="C147" t="s">
         <v>287</v>
       </c>
       <c r="D147">
         <v>62.697649699999999</v>
       </c>
       <c r="E147">
         <v>25.2888889</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A148">
         <v>5255</v>
       </c>
       <c r="B148" t="s">
         <v>288</v>
       </c>
       <c r="C148" t="s">
         <v>289</v>
       </c>
       <c r="D148">
         <v>65.008462600000001</v>
       </c>
       <c r="E148">
         <v>25.468656500000002</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A149">
         <v>5256</v>
       </c>
       <c r="B149" t="s">
         <v>290</v>
       </c>
       <c r="C149" t="s">
         <v>291</v>
       </c>
       <c r="D149">
         <v>65.161110600000001</v>
       </c>
       <c r="E149">
         <v>25.344754999999999</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A150">
         <v>5257</v>
       </c>
       <c r="B150" t="s">
         <v>292</v>
       </c>
       <c r="C150" t="s">
         <v>293</v>
       </c>
       <c r="D150">
         <v>64.985810999999998</v>
       </c>
       <c r="E150">
         <v>25.5142025</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A151">
         <v>5258</v>
       </c>
       <c r="B151" t="s">
         <v>294</v>
       </c>
       <c r="C151" t="s">
         <v>295</v>
       </c>
       <c r="D151">
         <v>64.958586199999999</v>
       </c>
       <c r="E151">
         <v>25.525832000000001</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A152">
         <v>5259</v>
       </c>
       <c r="B152" t="s">
         <v>296</v>
       </c>
       <c r="C152" t="s">
         <v>297</v>
       </c>
       <c r="D152">
         <v>61.105733700000002</v>
       </c>
       <c r="E152">
         <v>24.864709000000001</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A153">
         <v>5260</v>
       </c>
       <c r="B153" t="s">
         <v>298</v>
       </c>
       <c r="C153" t="s">
         <v>299</v>
       </c>
       <c r="D153">
         <v>62.3146494</v>
       </c>
       <c r="E153">
         <v>27.893097600000001</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A154">
         <v>5261</v>
       </c>
       <c r="B154" t="s">
         <v>300</v>
       </c>
       <c r="C154" t="s">
         <v>301</v>
       </c>
       <c r="D154">
         <v>62.625116400000003</v>
       </c>
       <c r="E154">
         <v>29.694596199999999</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A155">
         <v>5262</v>
       </c>
       <c r="B155" t="s">
         <v>302</v>
       </c>
       <c r="C155" t="s">
         <v>303</v>
       </c>
       <c r="D155">
         <v>60.249965400000001</v>
       </c>
       <c r="E155">
         <v>24.065802999999999</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A156">
         <v>5263</v>
       </c>
       <c r="B156" t="s">
         <v>304</v>
       </c>
       <c r="C156" t="s">
         <v>305</v>
       </c>
       <c r="D156">
         <v>61.428695099999999</v>
       </c>
       <c r="E156">
         <v>21.876230100000001</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A157">
         <v>5264</v>
       </c>
       <c r="B157" t="s">
         <v>306</v>
       </c>
       <c r="C157" t="s">
         <v>307</v>
       </c>
       <c r="D157">
         <v>62.878728600000002</v>
       </c>
       <c r="E157">
         <v>24.802969900000001</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A158">
         <v>5265</v>
       </c>
       <c r="B158" t="s">
         <v>308</v>
       </c>
       <c r="C158" t="s">
         <v>309</v>
       </c>
       <c r="D158">
         <v>61.497061899999999</v>
       </c>
       <c r="E158">
         <v>23.7975262</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A159">
         <v>5266</v>
       </c>
       <c r="B159" t="s">
         <v>310</v>
       </c>
       <c r="C159" t="s">
         <v>311</v>
       </c>
       <c r="D159">
         <v>64.997377</v>
       </c>
       <c r="E159">
         <v>25.486610899999999</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A160">
         <v>5267</v>
       </c>
       <c r="B160" t="s">
         <v>312</v>
       </c>
       <c r="C160" t="s">
         <v>313</v>
       </c>
       <c r="D160">
         <v>60.993688300000002</v>
       </c>
       <c r="E160">
         <v>24.460495399999999</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A161">
         <v>5268</v>
       </c>
       <c r="B161" t="s">
         <v>314</v>
       </c>
       <c r="C161" t="s">
         <v>315</v>
       </c>
       <c r="D161">
         <v>63.078892000000003</v>
       </c>
       <c r="E161">
         <v>27.678173000000001</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A162">
         <v>5269</v>
       </c>
       <c r="B162" t="s">
         <v>316</v>
       </c>
       <c r="C162" t="s">
         <v>317</v>
       </c>
       <c r="D162">
         <v>64.259192400000003</v>
       </c>
       <c r="E162">
         <v>23.947225299999999</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A163">
         <v>5270</v>
       </c>
       <c r="B163" t="s">
         <v>318</v>
       </c>
       <c r="C163" t="s">
         <v>319</v>
       </c>
       <c r="D163">
         <v>62.288493099999997</v>
       </c>
       <c r="E163">
         <v>25.7440493</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A164">
         <v>5271</v>
       </c>
       <c r="B164" t="s">
         <v>320</v>
       </c>
       <c r="C164" t="s">
         <v>321</v>
       </c>
       <c r="D164">
         <v>61.348778699999997</v>
       </c>
       <c r="E164">
         <v>25.264756800000001</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A165">
         <v>5272</v>
       </c>
       <c r="B165" t="s">
         <v>322</v>
       </c>
       <c r="C165" t="s">
         <v>323</v>
       </c>
       <c r="D165">
         <v>62.939663699999997</v>
       </c>
       <c r="E165">
         <v>22.515646799999999</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A166">
         <v>5273</v>
       </c>
       <c r="B166" t="s">
         <v>324</v>
       </c>
       <c r="C166" t="s">
         <v>325</v>
       </c>
       <c r="D166">
         <v>60.887875999999999</v>
       </c>
       <c r="E166">
         <v>26.724939299999999</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A167">
         <v>5274</v>
       </c>
       <c r="B167" t="s">
         <v>326</v>
       </c>
       <c r="C167" t="s">
         <v>327</v>
       </c>
       <c r="D167">
         <v>62.318004199999997</v>
       </c>
       <c r="E167">
         <v>27.861458299999999</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A168">
         <v>5275</v>
       </c>
       <c r="B168" t="s">
         <v>328</v>
       </c>
       <c r="C168" t="s">
         <v>329</v>
       </c>
       <c r="D168">
         <v>62.5481336</v>
       </c>
       <c r="E168">
         <v>24.076059699999998</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A169">
         <v>5276</v>
       </c>
       <c r="B169" t="s">
         <v>330</v>
       </c>
       <c r="C169" t="s">
         <v>331</v>
       </c>
       <c r="D169">
         <v>68.657641900000002</v>
       </c>
       <c r="E169">
         <v>27.5397058</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A170">
         <v>5278</v>
       </c>
       <c r="B170" t="s">
         <v>332</v>
       </c>
       <c r="C170" t="s">
         <v>333</v>
       </c>
       <c r="D170">
         <v>60.483503800000001</v>
       </c>
       <c r="E170">
         <v>25.891986500000002</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A171">
         <v>5279</v>
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
         <v>60.2366679</v>
       </c>
       <c r="E171">
         <v>24.892643799999998</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A172">
-        <v>5282</v>
+        <v>5280</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
         <v>337</v>
       </c>
       <c r="D172">
-        <v>62.840009700000003</v>
+        <v>61.688744</v>
       </c>
       <c r="E172">
-        <v>27.647402499999998</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.269435300000001</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A173">
-        <v>5283</v>
+        <v>5281</v>
       </c>
       <c r="B173" t="s">
         <v>338</v>
       </c>
       <c r="C173" t="s">
         <v>339</v>
       </c>
       <c r="D173">
-        <v>64.996149000000003</v>
+        <v>62.891219399999997</v>
       </c>
       <c r="E173">
-        <v>25.553816699999999</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.6756159</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A174">
-        <v>5284</v>
+        <v>5282</v>
       </c>
       <c r="B174" t="s">
         <v>340</v>
       </c>
       <c r="C174" t="s">
         <v>341</v>
       </c>
       <c r="D174">
-        <v>61.056902000000001</v>
+        <v>62.840009700000003</v>
       </c>
       <c r="E174">
-        <v>28.193155900000001</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.647402499999998</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A175">
-        <v>5285</v>
+        <v>5283</v>
       </c>
       <c r="B175" t="s">
         <v>342</v>
       </c>
       <c r="C175" t="s">
         <v>343</v>
       </c>
       <c r="D175">
-        <v>62.603193400000002</v>
+        <v>64.996646822100004</v>
       </c>
       <c r="E175">
-        <v>29.762140299999999</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.5542099476</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A176">
-        <v>5286</v>
+        <v>5284</v>
       </c>
       <c r="B176" t="s">
         <v>344</v>
       </c>
       <c r="C176" t="s">
         <v>345</v>
       </c>
       <c r="D176">
-        <v>60.457083300000001</v>
+        <v>61.056902000000001</v>
       </c>
       <c r="E176">
-        <v>22.268046600000002</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.193155900000001</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A177">
-        <v>5287</v>
+        <v>5285</v>
       </c>
       <c r="B177" t="s">
         <v>346</v>
       </c>
       <c r="C177" t="s">
         <v>347</v>
       </c>
       <c r="D177">
-        <v>62.978588100000003</v>
+        <v>62.603193400000002</v>
       </c>
       <c r="E177">
-        <v>22.008647799999999</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.762140299999999</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A178">
-        <v>5288</v>
+        <v>5286</v>
       </c>
       <c r="B178" t="s">
         <v>348</v>
       </c>
       <c r="C178" t="s">
         <v>349</v>
       </c>
       <c r="D178">
-        <v>61.874307000000002</v>
+        <v>60.457083300000001</v>
       </c>
       <c r="E178">
-        <v>28.95496</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.268046600000002</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A179">
-        <v>5289</v>
+        <v>5287</v>
       </c>
       <c r="B179" t="s">
         <v>350</v>
       </c>
       <c r="C179" t="s">
         <v>351</v>
       </c>
       <c r="D179">
-        <v>63.826061600000003</v>
+        <v>62.978588100000003</v>
       </c>
       <c r="E179">
-        <v>23.071625300000001</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.008647799999999</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A180">
-        <v>5290</v>
+        <v>5288</v>
       </c>
       <c r="B180" t="s">
         <v>352</v>
       </c>
       <c r="C180" t="s">
         <v>353</v>
       </c>
       <c r="D180">
-        <v>60.868512699999997</v>
+        <v>61.874307000000002</v>
       </c>
       <c r="E180">
-        <v>22.987590600000001</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.95496</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A181">
-        <v>5291</v>
+        <v>5289</v>
       </c>
       <c r="B181" t="s">
         <v>354</v>
       </c>
       <c r="C181" t="s">
         <v>355</v>
       </c>
       <c r="D181">
-        <v>60.260143200000002</v>
+        <v>63.826061600000003</v>
       </c>
       <c r="E181">
-        <v>24.853458199999999</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.071625300000001</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A182">
-        <v>5292</v>
+        <v>5290</v>
       </c>
       <c r="B182" t="s">
         <v>356</v>
       </c>
       <c r="C182" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D182">
+        <v>60.868512699999997</v>
+      </c>
+      <c r="E182">
+        <v>22.987590600000001</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A183">
+        <v>5291</v>
+      </c>
+      <c r="B183" t="s">
+        <v>358</v>
+      </c>
+      <c r="C183" t="s">
+        <v>359</v>
+      </c>
+      <c r="D183">
         <v>60.260143200000002</v>
       </c>
-      <c r="E182">
+      <c r="E183">
         <v>24.853458199999999</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A183">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A184">
+        <v>5292</v>
+      </c>
+      <c r="B184" t="s">
+        <v>360</v>
+      </c>
+      <c r="C184" t="s">
+        <v>359</v>
+      </c>
+      <c r="D184">
+        <v>60.260143200000002</v>
+      </c>
+      <c r="E184">
+        <v>24.853458199999999</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A185">
         <v>5293</v>
-      </c>
-[...32 lines deleted...]
-        <v>5295</v>
       </c>
       <c r="B185" t="s">
         <v>361</v>
       </c>
       <c r="C185" t="s">
         <v>362</v>
       </c>
       <c r="D185">
-        <v>60.238121</v>
+        <v>66.497548399999999</v>
       </c>
       <c r="E185">
-        <v>25.110425899999999</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.724798799999999</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A186">
-        <v>5296</v>
+        <v>5294</v>
       </c>
       <c r="B186" t="s">
         <v>363</v>
       </c>
       <c r="C186" t="s">
         <v>364</v>
       </c>
       <c r="D186">
-        <v>60.983772199999997</v>
+        <v>66.501859600000003</v>
       </c>
       <c r="E186">
-        <v>25.739566199999999</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.727199800000001</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A187">
-        <v>5298</v>
+        <v>5295</v>
       </c>
       <c r="B187" t="s">
         <v>365</v>
       </c>
       <c r="C187" t="s">
         <v>366</v>
       </c>
       <c r="D187">
-        <v>60.4587912</v>
+        <v>60.238121</v>
       </c>
       <c r="E187">
-        <v>22.689577799999999</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.110425899999999</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A188">
-        <v>5299</v>
+        <v>5296</v>
       </c>
       <c r="B188" t="s">
         <v>367</v>
       </c>
       <c r="C188" t="s">
         <v>368</v>
       </c>
       <c r="D188">
-        <v>63.651524500000001</v>
+        <v>60.983772199999997</v>
       </c>
       <c r="E188">
-        <v>26.618350499999998</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.739566199999999</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A189">
-        <v>5300</v>
+        <v>5298</v>
       </c>
       <c r="B189" t="s">
         <v>369</v>
       </c>
       <c r="C189" t="s">
         <v>370</v>
       </c>
       <c r="D189">
-        <v>61.897019499999999</v>
+        <v>60.4587912</v>
       </c>
       <c r="E189">
-        <v>27.855808499999998</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.689577799999999</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A190">
-        <v>5302</v>
+        <v>5299</v>
       </c>
       <c r="B190" t="s">
         <v>371</v>
       </c>
       <c r="C190" t="s">
         <v>372</v>
       </c>
       <c r="D190">
-        <v>63.0943057</v>
+        <v>63.651524500000001</v>
       </c>
       <c r="E190">
-        <v>29.612760399999999</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.618350499999998</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A191">
-        <v>5303</v>
+        <v>5300</v>
       </c>
       <c r="B191" t="s">
         <v>373</v>
       </c>
       <c r="C191" t="s">
         <v>374</v>
       </c>
       <c r="D191">
-        <v>60.540961099999997</v>
+        <v>61.897019499999999</v>
       </c>
       <c r="E191">
-        <v>22.221040599999998</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.855808499999998</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A192">
-        <v>5305</v>
+        <v>5302</v>
       </c>
       <c r="B192" t="s">
         <v>375</v>
       </c>
       <c r="C192" t="s">
         <v>376</v>
       </c>
       <c r="D192">
-        <v>60.279248299999999</v>
+        <v>63.0943057</v>
       </c>
       <c r="E192">
-        <v>24.872218400000001</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.612760399999999</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A193">
-        <v>5306</v>
+        <v>5303</v>
       </c>
       <c r="B193" t="s">
         <v>377</v>
       </c>
       <c r="C193" t="s">
         <v>378</v>
       </c>
       <c r="D193">
-        <v>60.168632899999999</v>
+        <v>60.540961099999997</v>
       </c>
       <c r="E193">
-        <v>24.930775199999999</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.221040599999998</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A194">
-        <v>5307</v>
+        <v>5305</v>
       </c>
       <c r="B194" t="s">
         <v>379</v>
       </c>
       <c r="C194" t="s">
         <v>380</v>
       </c>
       <c r="D194">
-        <v>63.928528</v>
+        <v>60.279248299999999</v>
       </c>
       <c r="E194">
-        <v>24.9664748</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.872218400000001</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A195">
-        <v>5310</v>
+        <v>5306</v>
       </c>
       <c r="B195" t="s">
         <v>381</v>
       </c>
       <c r="C195" t="s">
         <v>382</v>
       </c>
       <c r="D195">
-        <v>62.777654300000002</v>
+        <v>60.168632899999999</v>
       </c>
       <c r="E195">
-        <v>22.829285200000001</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.930775199999999</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A196">
-        <v>5311</v>
+        <v>5307</v>
       </c>
       <c r="B196" t="s">
         <v>383</v>
       </c>
       <c r="C196" t="s">
         <v>384</v>
       </c>
       <c r="D196">
+        <v>63.928528</v>
+      </c>
+      <c r="E196">
+        <v>24.9664748</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A197">
+        <v>5309</v>
+      </c>
+      <c r="B197" t="s">
+        <v>385</v>
+      </c>
+      <c r="C197" t="s">
+        <v>386</v>
+      </c>
+      <c r="D197">
+        <v>63.054612599999999</v>
+      </c>
+      <c r="E197">
+        <v>22.107357</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A198">
+        <v>5310</v>
+      </c>
+      <c r="B198" t="s">
+        <v>387</v>
+      </c>
+      <c r="C198" t="s">
+        <v>388</v>
+      </c>
+      <c r="D198">
+        <v>62.777654300000002</v>
+      </c>
+      <c r="E198">
+        <v>22.829285200000001</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A199">
+        <v>5311</v>
+      </c>
+      <c r="B199" t="s">
+        <v>389</v>
+      </c>
+      <c r="C199" t="s">
+        <v>390</v>
+      </c>
+      <c r="D199">
         <v>64.130786799999996</v>
       </c>
-      <c r="E196">
+      <c r="E199">
         <v>28.3871134</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">