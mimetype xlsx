--- v10 (2026-08-20)
+++ v11 (2026-09-10)
@@ -4,63 +4,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\Nostoautomaatti.fi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{07D4F72F-0929-4301-81FD-8D38097F82F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DF2FDF9A-0505-4C4C-A9D6-AB7FF8A03118}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="-1605" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="401" uniqueCount="391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="407" uniqueCount="397">
   <si>
     <t>Automaatin numero</t>
   </si>
   <si>
     <t>Automaatin koko nimi</t>
   </si>
   <si>
     <t>Osoite</t>
   </si>
   <si>
     <t>Lat</t>
   </si>
   <si>
     <t>Lng</t>
   </si>
   <si>
     <t>5100 NOSTO IKEA TAMPERE</t>
   </si>
   <si>
     <t>Leppästensuonkatu 4, 33840 TAMPERE</t>
   </si>
   <si>
     <t>5101 NOSTO K-MARKET VILLILÄ TAMPERE</t>
   </si>
   <si>
@@ -96,57 +96,57 @@
   <si>
     <t>Katajanokanlaituri 8, 00160 HELSINKI</t>
   </si>
   <si>
     <t>5107 NOSTO OLYMPIARANTA</t>
   </si>
   <si>
     <t>Olympiaranta 1, 00140 HELSINKI</t>
   </si>
   <si>
     <t>5108 NOSTO SAMMONKATU KAJAANI</t>
   </si>
   <si>
     <t>Sammonkatu 13, 87100 KAJAANI</t>
   </si>
   <si>
     <t>5109 NOSTO KATAJANOKKA TERMINAALI 1ST. FLOOR</t>
   </si>
   <si>
     <t>5111 NOSTO ECKERÖ LINE M/S FINLANDIA</t>
   </si>
   <si>
     <t>Tyynenmerenkatu 14, 00180 HELSINKI</t>
   </si>
   <si>
-    <t>5112 NOSTO Cube 1 Puhoksen Ostoskeskus</t>
-[...5 lines deleted...]
-    <t>5113 NOSTO Cube 1 Puhoksen Ostoskeskus</t>
+    <t>5112 Nosto Cube 1 Puhoksen Ostoskeskus</t>
+  </si>
+  <si>
+    <t>Korsholmantie 2, 00900 HELSINKI</t>
+  </si>
+  <si>
+    <t>5113 Nosto Cube 1 Puhoksen Ostoskeskus</t>
   </si>
   <si>
     <t>5114 NOSTO DUO HERVANTA TAMPERE</t>
   </si>
   <si>
     <t>Pietilänkatu 2, 33720 TAMPERE</t>
   </si>
   <si>
     <t>5115 NOSTO TAMMELA STADION TAMPERE</t>
   </si>
   <si>
     <t>Tammelankatu 25, 33500 TAMPERE</t>
   </si>
   <si>
     <t>5116 NOSTO KAUPPAKESKUS AKSELI MIKKELI</t>
   </si>
   <si>
     <t>Hallituskatu 7-9, 50100 MIKKELI</t>
   </si>
   <si>
     <t>5117 NOSTO MÄNTYNUMMI LOHJA</t>
   </si>
   <si>
     <t>Mäntynummentie 46, 08500 LOHJA</t>
   </si>
@@ -1029,51 +1029,51 @@
   <si>
     <t>Niittyläntie 2, 63700 ÄHTÄRI</t>
   </si>
   <si>
     <t>5276 NOSTO TOKMANNI IVALO</t>
   </si>
   <si>
     <t>Neitamontie 2, 99800 IVALO</t>
   </si>
   <si>
     <t>5278 NOSTO TOKMANNI VANHAKYLÄ LOVIISA</t>
   </si>
   <si>
     <t>Heskerintie 17, 07740 PERNAJAN VANHAKYLÄ</t>
   </si>
   <si>
     <t>5279 NOSTO KAUPPAKESKUS KAARI HELSINKI</t>
   </si>
   <si>
     <t>Kantelettarentie 1, 00420 HELSINKI</t>
   </si>
   <si>
     <t>5280 NOSTO CARLSON MIKKELI</t>
   </si>
   <si>
-    <t>Hallituskatu 6, 50100 MIKKELI</t>
+    <t>MIKKELI, 50100 MIKKELI</t>
   </si>
   <si>
     <t>5281 NOSTO CARLSON KUOPIO</t>
   </si>
   <si>
     <t>Kauppakatu 36, 70110 KUOPIO</t>
   </si>
   <si>
     <t>5282 NOSTO LIDL PETONEN KUOPIO</t>
   </si>
   <si>
     <t>Petosentie 4, 70820 KUOPIO</t>
   </si>
   <si>
     <t>5283 NOSTO K-SUPERMARKET KNUUTILANKANGAS</t>
   </si>
   <si>
     <t>Knuutilankankaantie 1, 90240 OULU</t>
   </si>
   <si>
     <t>5284 NOSTO KAUPPAKESKUS ISOKRISTIINA LAPPEENRANTA</t>
   </si>
   <si>
     <t>Brahenkatu 5, 53100 LAPPEENRANTA</t>
   </si>
@@ -1173,66 +1173,84 @@
   <si>
     <t>5303 NOSTO LIIKETILA RUSKO</t>
   </si>
   <si>
     <t>Vanhatie 2, 21290 RUSKO</t>
   </si>
   <si>
     <t>5305 NOSTO LIDL VANTAANLAAKSO</t>
   </si>
   <si>
     <t>Vantaanlaaksontie 34, 01670 VANTAA</t>
   </si>
   <si>
     <t>5306 NOSTO KAUPPAKESKUS KAMPPI 1.KRS HELSINKI</t>
   </si>
   <si>
     <t>Urho Kekkosen katu 1, 00100 HELSINKI</t>
   </si>
   <si>
     <t>5307 NOSTO HALPA-HALLI NIVALA</t>
   </si>
   <si>
     <t>Toritie 20, 85500 NIVALA</t>
   </si>
   <si>
+    <t>5308 NOSTO LIIKEKESKUS SITRATORI KANNELMÄKI</t>
+  </si>
+  <si>
+    <t>Sitratori 5, 00420 HELSINKI</t>
+  </si>
+  <si>
     <t>5309 NOSTO VÄHÄKYRÖN APTEEKKI</t>
   </si>
   <si>
-    <t>Heikkiläntie 1, 66500 VÄHÄKYRÖ</t>
+    <t>VÄHÄKYRÖ, 66500 VÄHÄKYRÖ</t>
   </si>
   <si>
     <t>5310 NOSTO LIIKETILA KOSKENALANTIE 5 SEINÄJOKI</t>
   </si>
   <si>
     <t>Koskenalantie 5, 60220 SEINÄJOKI</t>
   </si>
   <si>
     <t>5311 NOSTO LIIKETILA KAINUUNTIE 26 SOTKAMO</t>
   </si>
   <si>
     <t>Kainuuntie 26, 88600 SOTKAMO</t>
+  </si>
+  <si>
+    <t>5312 NOSTO HALPA-HALLI KAUHAJOKI</t>
+  </si>
+  <si>
+    <t>Ostajantie 1, 61800 KAUHAJOKI</t>
+  </si>
+  <si>
+    <t>5313 NOSTO HALPA-HALLI ALAHÄRMÄ</t>
+  </si>
+  <si>
+    <t>Härmäntie 2, 62300 HÄRMÄ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1532,54 +1550,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E199"/>
+  <dimension ref="A1:E202"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E199" sqref="E199"/>
+    <sheetView tabSelected="1" topLeftCell="A166" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>5100</v>
       </c>
@@ -4458,54 +4476,54 @@
       </c>
       <c r="B171" t="s">
         <v>334</v>
       </c>
       <c r="C171" t="s">
         <v>335</v>
       </c>
       <c r="D171">
         <v>60.2366679</v>
       </c>
       <c r="E171">
         <v>24.892643799999998</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A172">
         <v>5280</v>
       </c>
       <c r="B172" t="s">
         <v>336</v>
       </c>
       <c r="C172" t="s">
         <v>337</v>
       </c>
       <c r="D172">
-        <v>61.688744</v>
+        <v>61.693673199999999</v>
       </c>
       <c r="E172">
-        <v>27.269435300000001</v>
+        <v>27.263938400000001</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A173">
         <v>5281</v>
       </c>
       <c r="B173" t="s">
         <v>338</v>
       </c>
       <c r="C173" t="s">
         <v>339</v>
       </c>
       <c r="D173">
         <v>62.891219399999997</v>
       </c>
       <c r="E173">
         <v>27.6756159</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A174">
         <v>5282</v>
       </c>
       <c r="B174" t="s">
         <v>340</v>
@@ -4874,97 +4892,148 @@
         <v>60.168632899999999</v>
       </c>
       <c r="E195">
         <v>24.930775199999999</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A196">
         <v>5307</v>
       </c>
       <c r="B196" t="s">
         <v>383</v>
       </c>
       <c r="C196" t="s">
         <v>384</v>
       </c>
       <c r="D196">
         <v>63.928528</v>
       </c>
       <c r="E196">
         <v>24.9664748</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A197">
-        <v>5309</v>
+        <v>5308</v>
       </c>
       <c r="B197" t="s">
         <v>385</v>
       </c>
       <c r="C197" t="s">
         <v>386</v>
       </c>
       <c r="D197">
-        <v>63.054612599999999</v>
+        <v>60.239249100000002</v>
       </c>
       <c r="E197">
-        <v>22.107357</v>
+        <v>24.8753472</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A198">
-        <v>5310</v>
+        <v>5309</v>
       </c>
       <c r="B198" t="s">
         <v>387</v>
       </c>
       <c r="C198" t="s">
         <v>388</v>
       </c>
       <c r="D198">
-        <v>62.777654300000002</v>
+        <v>63.0563523</v>
       </c>
       <c r="E198">
-        <v>22.829285200000001</v>
+        <v>22.105817800000001</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A199">
-        <v>5311</v>
+        <v>5310</v>
       </c>
       <c r="B199" t="s">
         <v>389</v>
       </c>
       <c r="C199" t="s">
         <v>390</v>
       </c>
       <c r="D199">
+        <v>62.777654300000002</v>
+      </c>
+      <c r="E199">
+        <v>22.829285200000001</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A200">
+        <v>5311</v>
+      </c>
+      <c r="B200" t="s">
+        <v>391</v>
+      </c>
+      <c r="C200" t="s">
+        <v>392</v>
+      </c>
+      <c r="D200">
         <v>64.130786799999996</v>
       </c>
-      <c r="E199">
+      <c r="E200">
         <v>28.3871134</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A201">
+        <v>5312</v>
+      </c>
+      <c r="B201" t="s">
+        <v>393</v>
+      </c>
+      <c r="C201" t="s">
+        <v>394</v>
+      </c>
+      <c r="D201">
+        <v>62.432202199999999</v>
+      </c>
+      <c r="E201">
+        <v>22.180320300000002</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A202">
+        <v>5313</v>
+      </c>
+      <c r="B202" t="s">
+        <v>395</v>
+      </c>
+      <c r="C202" t="s">
+        <v>396</v>
+      </c>
+      <c r="D202">
+        <v>63.239006000000003</v>
+      </c>
+      <c r="E202">
+        <v>22.845099000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>